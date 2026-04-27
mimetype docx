--- v0 (2026-03-19)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Gourc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT Mines Albi - </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3500-168X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060800399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4445-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications by Didier Gourc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for real-time multimodal container transport risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 165, pp.113108. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.101460. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What typology of risks and methods for risk management in innovation projects?: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Orellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijis.2024.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How partners’ knowledge base and complexity are related to innovative project success: The roles of trust and trust capability of partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.102557. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2023.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Go/No-Go Decision-Making Model Based on Risk and Multi-Criteria Techniques for Project Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDSST.315641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach to assess the robustness of road freight transport plannings based on a dynamic risk identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.479-505. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2022.123736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partner selection framework for strategic alliances based on project complexity and partner’s past experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.1008-1032. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1889038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Container Ttransportation Ttraceability and Supply Chain Risk Management: A Review of Methods and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/ijsom.2022.109139.2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness, Resilience: typology of definitions through a multidisciplinary structured analysis of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.487-513. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2021.116128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for risk management in servitization decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (7), pp.1949-1977. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BPMJ-07-2019-0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02565902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins : An Interactive ICT Platform to Support Care Planning and Coordination within Home-Based Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie système au service de la conception d’un parcours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to select a successful interoperability solution through a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), p.217-229. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-014-0889-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conférence expérimentale sommeil et travail à horaires atypiques : une mise en situation inédite de 5h à 13h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.56 - 57. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins: a software platform for modeling, planning and monitoring homecare activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boszodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Gani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 35 (n° 2), pp. 82-87. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making in NPD projects according to risk: Application to satellites design projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (8), pp.1107-1114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process engineering: a generic model of the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (6), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.717715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making tool to maximize chances of meeting project commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Trong-Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142 (2), pp.214-224. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk oriented model to assess strategic decisions in new product development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a crisis performance-measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1087-1102. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.684711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain performance analysis of a pull inspired supply strategy faced to demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0337-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making under uncertainty in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECT PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, p.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria performance analysis for decision making in project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (8), pp.1057-1069. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-dimensional project Performance Measurement System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 48 (Issue 2), pp.Pages 342-353. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Vendor Managed Inventory (VMI): from concept to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 21 (Issue 6), p. 547-561. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear‐discrete scheduling model for the resource‐constrained project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari-Pekka Hameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Management and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (8), pp.797-814. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01446190500040869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la stratégie dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Artiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 446, p.351-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do we stand with fuzzy project scheduling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Construction Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1), pp.114-123. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9364(2004)130:1(114)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), p. 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de stratégies de développement de nouveaux produits en situation d'incertitude. Cas d'un projet de R&D pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (7-8), pp.847-872. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.847-872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life cycle of technical projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (1), pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des projets innovants dans le secteur pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 88, p. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et ressources humaines en situation projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 558, p. 5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les risques en projets : de la prise de conscience à la mise en confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, p. 71-76. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations PMI-enseignement supérieur pour l'informatisation de la gestion industrielle des PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), p. 33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general organization of projects in the pharmaceutical sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, p. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des risques appliqué au management de projets et de portefeuille de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 552, p. 35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCPM (Critical Chain Project Management) une approche alternative de management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INDUSTRIE PHARMACEUTIQUE : SES PROJETS DE DEVELOPPEMENT, LEURS CARACTERISTIQUES ET LEUR MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Knowledge-Based System for Risk Management in Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Crossland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), p. 257 - 267. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X9900700307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barlogis Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11117-11122, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for collaborative projects: A partners selection case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of project managers experience in success of innovative complex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2022 - 29ème colloque des sciences de la conception et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namakiaraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. 8 p., </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for project launch decision-making in risk and multi-criteria situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDSST 2020 - 6th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saragosse, Spain. pp. 243-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime risks taxonomy: A structured literature review of maritime risks classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namakiaraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (on line ), Morocco. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an automated dispensing cabinet under adjacency constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2020 - 10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge criteria for making decision in network partner selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malihehsadat Vaezalaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Planning - Approaching the Characteristics of a Valid, Balanced Transport Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.387-396, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96089-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making framework based on knowledge criteria in network partner selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malihehsadat Vaezalaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2019 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robustness of the round planning face to risks of road freight transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2018 - 4th IEEE International conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation and Complacency: Insights from a Planning Task in the Transportation Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2018 - 20th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.437-442, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92285-0_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse, résilience : une brève synthèse des définitions au travers d'une analyse structurée de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières propositions pour évaluer la robustesse, aux risques, de plannings de tournées de transport routier de marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How risks and innovativeness influence the selection of partner in NPD alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Labaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 19th Conference on Business Informatics (CBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.62-69, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBI.2017.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project risk management conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'16 - 3rd IEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Fes, Morocco. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL.2016.7731689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk management approach for collaborative NPD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIMSA 2016 - International Conference on Industrial Engineering, Management Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMSA.2016.7503986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex system representation for vulnerability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015 - 15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.948-953, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances decision-making in NPD: A risk point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015 - 15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.942-947, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainty in software effort estimation using Bootstrap based Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.954-959, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le Génie Industriel & l’Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2015 - 11e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach based on tabu search technique for solving a multi time window home healthcare scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Cost and Duration Estimation Based on Distributed Project Data : A general framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.213-224, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliability Diagnosis for Servitization Decision-making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.259-264, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the planning reliability by the integration of human skills in project risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2014 - 2nd IEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. art. 6887429 - p.125-132, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL.2014.6887429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The manufacturer's servitization process: a proposal of a decision making modeling framework and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Servicization Conference : Growth Through Servitization: Drivers, enablers, processes and impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01058502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the planning reliability by the integration of human skills in project risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2014 - 2ème édition de la conférence IEEE internationale Gestion Opérationnelle de la Logistique - 2th International IEEE conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an effort estimation model for software projects integrating risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event procedure management to support decision-makers in prospective and real-time project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'aide à la négociation de ressources critiques en projets risqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Colloque International Génie Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for risk management in complex project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 22 - 22nd International Conference on Production Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of project scenario evalution to monitor the level of project risk and assess the feasibility of planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Production Research - ICPR 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Iguassu Falls, Brazil. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of human factors in project uncertainty management, a decision support system based on fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes (France), France. pp.661-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to identify efficient collaborative practices of decision-making in industrial projects, based on enterprise process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012 - 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania, Romania. pp.1339--1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making in NPD projects according to risk : application to satellites integration and test projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making tool for assess feasibility of risky NPD projects under the constraint of limited resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Inconnue, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective interoperable solution through an a priori performance measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23330-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster management control: Decision support through performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.10758-10763, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in R&D projects, a framework based on fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stuttgart (Germany), France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated behaviors for planning processes simulation and characterization of the dynamics in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. p.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and risk management support in uncertain supply chain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus innovants : représentation et définition du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to define a performance indicator system for the control of a crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Performance Measurement System to Control Disaster Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making under uncertainty in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Congress International Project Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Istanbul, Turkey, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des processus en ingénierie d'entreprise innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gallee Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un méta modèle pour aider au pilotage du processus de réponse à une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon : les perspectives en modélisation d'entreprise, GdR MACS, GT Easy-Dim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer l'impact des risques et aider au choix de stratégie de traitement des risques : application au pilotage de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model for assessing risk impact on project planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IPMA World congress : project management to run</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Roma, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer en amont l'effort d'innovation d'une entreprise pharmaceutique ? Viscos : un modèle dynamique de portefeuille de projets de nouveaux produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.727-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-DIMENSIONAL MODEL FOR PROJECT PERFORMANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept, processes, and a supply chain simulation approach for vendor managed inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Production and Operations Management (POM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des risques projet : comment tenir compte des dépendances entre risques ? / Project risk management : how to take into account dependence between risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bistorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendor Managed inventory, from concept to processes, for an unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - 2nd International Conference on Information Systems, Logistics, and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, United States. p.536-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un outil d'aide à l'analyse des risques dans le circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cataix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Meyrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème conférence Gestion et Ingénierie des SystèmEs Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. p.421-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle pour évaluer les impacts planning des risques dans un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. p.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour déterminer, a priori, le taux de succés des projets de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Woehrle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boisramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study about the determination of the overlap between different quality repositories : problem formulation and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2007 -20th International Conference Software and Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria approach to a more effective management of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la maturité des processus de management de projet de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Management Des Projets Pharmaceutiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de management de projet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'évaluation de la rentabilité des projets incertains utilisant la simulation Monte Carlo : application à un projet de médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Burtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2005 -6ème Congrès international pluridisciplinaire qualité et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing shared projects in SMEs networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks and Their Breeding Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Valence, Spain. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29360-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un système hospitalier par pôles d'activité : Modélisation et identification des problèmes de pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management support system for shared projects in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L.V. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Annual Conference and Exhibition 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Houston, TX, United States. p.2035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'identification des risques : Application à un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2004 "Projets, Entreprise, Intégration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIR -Recensement et Identification des Risques : Une démarche d'identification des risques en conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2004 -17th international conference -Software &amp; systems engineering and their applications = 17èmes journées internationales -Génie logiciel et ingénierie de systèmes et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes valeurs d'un projet médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2003 -Projets, Entreprises et Valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'évaluation des projets incertains tenant compte de l'acquisition de connaissances : application à la valorisation d'une étude pilote dans un projet de développement de nouveau médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d'analyse et de conception en école d'ingénieurs, vers l'apprenstissage par problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Dolmiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.1231-1238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'intégration de la gestion des risques dans la planification de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéhérazade Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite economique des projets dans l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONDUITE ECONOMIQUE DES PROJETS, AFITEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET RESSOURCES HUMAINES EN SITUATION PROJET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANCOPHONE DU MANAGEMENT DE PROJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques liés à la performance des projets à rentabilité contrôlée vue sous l'angle d'une approche financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des risques en contexte projet : quelles problematiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Gestion scientifique du risque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Albi, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de mémorisation des risques en contexte projet : utilisation des techniques de raisonnement à base de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MANAGEMENT DES RISQUES APPLIQUE AU MANAGEMENT DES PROJETS ET DE PORTEFEUILLE DE PROJETS EN RECHERCHE ET DEVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANCOPHONE DU MANAGEMENT DE PROJET, AFITEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés liées a la collecte et capitalisation des informations relatives aux risques techniques des projets innovants dans une structure matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.2031-2040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise par les processus : activités, organisation & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues éditions, 166 p., 2005, 2-85428-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of an Automated Dispensing Cabinet Under Adjacency Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sondes Chaabane; Étienne Cousein; Philippe Wieser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Systems : Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-48 (chap. 3), 2022, 9781786307996 / 9781784058678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias in Collective Decision-Making under Uncertainty in Drug Development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen O. Moore and Nancy P. Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Psychology of Decision-Making: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.285-304, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la qualité dans les projets : prise en compte par le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Le management par la qualité - logiques et paradoxes / sous la dir. de J.M. RUIZ, V. KOLLAR et P. BROKES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.49-54, 2000, 80-968449-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle général du risque pour le pilotage et la conduite des activités de biens et de services : Propositions pour une conduite des projets et une gestion des risques intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Toulouse - INPT, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00745260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Gourc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT Mines Albi - </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3500-168X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060800399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4445-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications by Didier Gourc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for real-time multimodal container transport risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 165, pp.113108. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What typology of risks and methods for risk management in innovation projects?: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Orellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijis.2024.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.101460. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How partners’ knowledge base and complexity are related to innovative project success: The roles of trust and trust capability of partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.102557. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2023.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Go/No-Go Decision-Making Model Based on Risk and Multi-Criteria Techniques for Project Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDSST.315641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach to assess the robustness of road freight transport plannings based on a dynamic risk identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.479-505. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2022.123736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partner selection framework for strategic alliances based on project complexity and partner’s past experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.1008-1032. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1889038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Container Ttransportation Ttraceability and Supply Chain Risk Management: A Review of Methods and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/ijsom.2022.109139.2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness, Resilience: typology of definitions through a multidisciplinary structured analysis of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.487-513. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2021.116128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for risk management in servitization decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (7), pp.1949-1977. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BPMJ-07-2019-0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02565902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins : An Interactive ICT Platform to Support Care Planning and Coordination within Home-Based Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie système au service de la conception d’un parcours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to select a successful interoperability solution through a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), p.217-229. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-014-0889-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conférence expérimentale sommeil et travail à horaires atypiques : une mise en situation inédite de 5h à 13h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.56 - 57. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins: a software platform for modeling, planning and monitoring homecare activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boszodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Gani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 35 (n° 2), pp. 82-87. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making in NPD projects according to risk: Application to satellites design projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (8), pp.1107-1114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making tool to maximize chances of meeting project commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Trong-Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142 (2), pp.214-224. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process engineering: a generic model of the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (6), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.717715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk oriented model to assess strategic decisions in new product development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a crisis performance-measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1087-1102. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.684711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain performance analysis of a pull inspired supply strategy faced to demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0337-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making under uncertainty in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECT PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, p.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria performance analysis for decision making in project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (8), pp.1057-1069. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-dimensional project Performance Measurement System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 48 (Issue 2), pp.Pages 342-353. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Vendor Managed Inventory (VMI): from concept to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 21 (Issue 6), p. 547-561. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear‐discrete scheduling model for the resource‐constrained project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari-Pekka Hameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Management and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (8), pp.797-814. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01446190500040869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la stratégie dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Artiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 446, p.351-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do we stand with fuzzy project scheduling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Construction Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1), pp.114-123. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9364(2004)130:1(114)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), p. 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de stratégies de développement de nouveaux produits en situation d'incertitude. Cas d'un projet de R&D pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (7-8), pp.847-872. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.847-872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life cycle of technical projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (1), pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les risques en projets : de la prise de conscience à la mise en confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, p. 71-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des projets innovants dans le secteur pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 88, p. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et ressources humaines en situation projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 558, p. 5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations PMI-enseignement supérieur pour l'informatisation de la gestion industrielle des PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), p. 33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general organization of projects in the pharmaceutical sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, p. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des risques appliqué au management de projets et de portefeuille de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 552, p. 35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCPM (Critical Chain Project Management) une approche alternative de management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INDUSTRIE PHARMACEUTIQUE : SES PROJETS DE DEVELOPPEMENT, LEURS CARACTERISTIQUES ET LEUR MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Knowledge-Based System for Risk Management in Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Crossland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), p. 257 - 267. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X9900700307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barlogis Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11117-11122, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for collaborative projects: A partners selection case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of project managers experience in success of innovative complex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2022 - 29ème colloque des sciences de la conception et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an automated dispensing cabinet under adjacency constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2020 - 10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime risks taxonomy: A structured literature review of maritime risks classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namakiaraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (on line ), Morocco. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namakiaraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. 8 p., </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for project launch decision-making in risk and multi-criteria situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDSST 2020 - 6th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saragosse, Spain. pp. 243-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge criteria for making decision in network partner selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malihehsadat Vaezalaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Planning - Approaching the Characteristics of a Valid, Balanced Transport Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.387-396, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96089-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making framework based on knowledge criteria in network partner selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malihehsadat Vaezalaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2019 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse, résilience : une brève synthèse des définitions au travers d'une analyse structurée de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robustness of the round planning face to risks of road freight transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2018 - 4th IEEE International conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation and Complacency: Insights from a Planning Task in the Transportation Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2018 - 20th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.437-442, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92285-0_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières propositions pour évaluer la robustesse, aux risques, de plannings de tournées de transport routier de marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How risks and innovativeness influence the selection of partner in NPD alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Labaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 19th Conference on Business Informatics (CBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.62-69, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBI.2017.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project risk management conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'16 - 3rd IEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Fes, Morocco. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL.2016.7731689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk management approach for collaborative NPD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIMSA 2016 - International Conference on Industrial Engineering, Management Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMSA.2016.7503986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le Génie Industriel & l’Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2015 - 11e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex system representation for vulnerability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015 - 15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.948-953, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances decision-making in NPD: A risk point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015 - 15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.942-947, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainty in software effort estimation using Bootstrap based Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.954-959, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the planning reliability by the integration of human skills in project risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2014 - 2ème édition de la conférence IEEE internationale Gestion Opérationnelle de la Logistique - 2th International IEEE conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliability Diagnosis for Servitization Decision-making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.259-264, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the planning reliability by the integration of human skills in project risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2014 - 2nd IEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. art. 6887429 - p.125-132, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL.2014.6887429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach based on tabu search technique for solving a multi time window home healthcare scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Cost and Duration Estimation Based on Distributed Project Data : A general framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.213-224, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The manufacturer's servitization process: a proposal of a decision making modeling framework and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Servicization Conference : Growth Through Servitization: Drivers, enablers, processes and impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01058502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an effort estimation model for software projects integrating risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event procedure management to support decision-makers in prospective and real-time project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'aide à la négociation de ressources critiques en projets risqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Colloque International Génie Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for risk management in complex project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 22 - 22nd International Conference on Production Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of project scenario evalution to monitor the level of project risk and assess the feasibility of planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Production Research - ICPR 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Iguassu Falls, Brazil. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making in NPD projects according to risk : application to satellites integration and test projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making tool for assess feasibility of risky NPD projects under the constraint of limited resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Inconnue, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of human factors in project uncertainty management, a decision support system based on fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes (France), France. pp.661-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to identify efficient collaborative practices of decision-making in industrial projects, based on enterprise process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012 - 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania, Romania. pp.1339--1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective interoperable solution through an a priori performance measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23330-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster management control: Decision support through performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.10758-10763, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in R&D projects, a framework based on fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stuttgart (Germany), France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making under uncertainty in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Congress International Project Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Istanbul, Turkey, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Performance Measurement System to Control Disaster Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and risk management support in uncertain supply chain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated behaviors for planning processes simulation and characterization of the dynamics in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. p.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus innovants : représentation et définition du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to define a performance indicator system for the control of a crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer l'impact des risques et aider au choix de stratégie de traitement des risques : application au pilotage de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un méta modèle pour aider au pilotage du processus de réponse à une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des processus en ingénierie d'entreprise innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gallee Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon : les perspectives en modélisation d'entreprise, GdR MACS, GT Easy-Dim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle pour évaluer les impacts planning des risques dans un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer en amont l'effort d'innovation d'une entreprise pharmaceutique ? Viscos : un modèle dynamique de portefeuille de projets de nouveaux produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.727-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model for assessing risk impact on project planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IPMA World congress : project management to run</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Roma, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-DIMENSIONAL MODEL FOR PROJECT PERFORMANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept, processes, and a supply chain simulation approach for vendor managed inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Production and Operations Management (POM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des risques projet : comment tenir compte des dépendances entre risques ? / Project risk management : how to take into account dependence between risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bistorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendor Managed inventory, from concept to processes, for an unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - 2nd International Conference on Information Systems, Logistics, and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, United States. p.536-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un outil d'aide à l'analyse des risques dans le circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cataix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Meyrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème conférence Gestion et Ingénierie des SystèmEs Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. p.421-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour déterminer, a priori, le taux de succés des projets de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Woehrle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boisramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study about the determination of the overlap between different quality repositories : problem formulation and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2007 -20th International Conference Software and Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. p.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria approach to a more effective management of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un système hospitalier par pôles d'activité : Modélisation et identification des problèmes de pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la maturité des processus de management de projet de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Management Des Projets Pharmaceutiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de management de projet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'évaluation de la rentabilité des projets incertains utilisant la simulation Monte Carlo : application à un projet de médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Burtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2005 -6ème Congrès international pluridisciplinaire qualité et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing shared projects in SMEs networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks and Their Breeding Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Valence, Spain. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29360-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'identification des risques : Application à un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2004 "Projets, Entreprise, Intégration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management support system for shared projects in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L.V. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Annual Conference and Exhibition 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Houston, TX, United States. p.2035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIR -Recensement et Identification des Risques : Une démarche d'identification des risques en conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2004 -17th international conference -Software &amp; systems engineering and their applications = 17èmes journées internationales -Génie logiciel et ingénierie de systèmes et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'évaluation des projets incertains tenant compte de l'acquisition de connaissances : application à la valorisation d'une étude pilote dans un projet de développement de nouveau médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes valeurs d'un projet médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2003 -Projets, Entreprises et Valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'intégration de la gestion des risques dans la planification de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéhérazade Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d'analyse et de conception en école d'ingénieurs, vers l'apprenstissage par problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Dolmiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.1231-1238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite economique des projets dans l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONDUITE ECONOMIQUE DES PROJETS, AFITEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET RESSOURCES HUMAINES EN SITUATION PROJET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANCOPHONE DU MANAGEMENT DE PROJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés liées a la collecte et capitalisation des informations relatives aux risques techniques des projets innovants dans une structure matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.2031-2040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des risques en contexte projet : quelles problematiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Gestion scientifique du risque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Albi, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques liés à la performance des projets à rentabilité contrôlée vue sous l'angle d'une approche financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de mémorisation des risques en contexte projet : utilisation des techniques de raisonnement à base de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MANAGEMENT DES RISQUES APPLIQUE AU MANAGEMENT DES PROJETS ET DE PORTEFEUILLE DE PROJETS EN RECHERCHE ET DEVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANCOPHONE DU MANAGEMENT DE PROJET, AFITEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise par les processus : activités, organisation & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues éditions, 166 p., 2005, 2-85428-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of an Automated Dispensing Cabinet Under Adjacency Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sondes Chaabane; Étienne Cousein; Philippe Wieser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Systems : Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-48 (chap. 3), 2022, 9781786307996 / 9781784058678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias in Collective Decision-Making under Uncertainty in Drug Development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen O. Moore and Nancy P. Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Psychology of Decision-Making: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.285-304, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la qualité dans les projets : prise en compte par le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Le management par la qualité - logiques et paradoxes / sous la dir. de J.M. RUIZ, V. KOLLAR et P. BROKES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.49-54, 2000, 80-968449-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle général du risque pour le pilotage et la conduite des activités de biens et de services : Propositions pour une conduite des projets et une gestion des risques intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Toulouse - INPT, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00745260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BD4753A"/>
+    <w:nsid w:val="A9A41578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-gourc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3500-168X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060800399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4445-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04772646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijis.2024.10.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04372194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Vaez-Alaei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cowan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2023.102557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03919768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.315641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03615978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2022.123736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03156008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1889038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03151809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2021.116128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Filipas Deniaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duffoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0889-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mullens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leseux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.01.102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;nide" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.717715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong-Hung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rongier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.684711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0337-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;na Hassanzadeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bougaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/emse-00682699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2010.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2009.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari-Pekka Hameri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01446190500040869" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Artiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Briquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bonnal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9364(2004)130:1(114)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666269v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.847-872" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Burtin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820314" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02894007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02997451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hachemi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02380658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihehsadat Vaezalaei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01896723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96089-0_42" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02380686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948210" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800316v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92285-0_59" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Labaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBI.2017.29" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2016.7731689" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMSA.2016.7503986" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarat&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.205" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filipas Deniaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.204" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02063233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Laqrichi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nevoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.206" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166693v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_18" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Cheikhrouhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887429" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02137058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deniaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745283v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728580v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01621" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682739v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055993v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_22" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gallee Laborie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584871v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771185v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hung Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759615v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682746v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771193v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cataix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meyrieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Devos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boisram&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771195v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commission Management Des Projets Pharmaceutiques" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591966v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Villarreal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29360-4_21" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.V. Lizarraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leonor Villarreal Lizarraga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benalisoa Ravalison" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785491v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785498v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785505v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785515v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Bakir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785530v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Ruiz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785533v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785525v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lluis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785538v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785536v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730628v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03588909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-gourc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3500-168X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060800399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4445-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04772646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijis.2024.10.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04372194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Vaez-Alaei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cowan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2023.102557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03919768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.315641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03615978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2022.123736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03156008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1889038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03151809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2021.116128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Filipas Deniaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duffoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0889-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mullens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leseux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.01.102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong-Hung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;nide" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.717715" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rongier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.684711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0337-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;na Hassanzadeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bougaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/emse-00682699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2010.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2009.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari-Pekka Hameri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01446190500040869" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Artiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Briquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bonnal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9364(2004)130:1(114)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666269v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.847-872" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Burtin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820314" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02997451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hachemi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02894007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02380658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihehsadat Vaezalaei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01896723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96089-0_42" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02380686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948210" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92285-0_59" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Labaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBI.2017.29" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2016.7731689" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMSA.2016.7503986" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarat&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.205" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filipas Deniaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02063233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Laqrichi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nevoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.206" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02137058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Cheikhrouhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887429" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710022v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deniaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745283v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01621" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_22" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682739v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682729v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hung Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gallee Laborie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759615v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759043v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682756v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771194v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771193v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Huc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cataix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meyrieux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Devos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boisram&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commission Management Des Projets Pharmaceutiques" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Villarreal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29360-4_21" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leonor Villarreal Lizarraga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benalisoa Ravalison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.V. Lizarraga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785491v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785498v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Bakir" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785536v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785530v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Ruiz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lluis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730628v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03588909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>