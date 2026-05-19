--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Gourc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT Mines Albi - </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3500-168X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060800399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4445-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications by Didier Gourc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for real-time multimodal container transport risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 165, pp.113108. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What typology of risks and methods for risk management in innovation projects?: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Orellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijis.2024.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.101460. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How partners’ knowledge base and complexity are related to innovative project success: The roles of trust and trust capability of partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.102557. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2023.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Go/No-Go Decision-Making Model Based on Risk and Multi-Criteria Techniques for Project Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDSST.315641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach to assess the robustness of road freight transport plannings based on a dynamic risk identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.479-505. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2022.123736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partner selection framework for strategic alliances based on project complexity and partner’s past experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.1008-1032. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1889038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Container Ttransportation Ttraceability and Supply Chain Risk Management: A Review of Methods and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/ijsom.2022.109139.2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness, Resilience: typology of definitions through a multidisciplinary structured analysis of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.487-513. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2021.116128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for risk management in servitization decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (7), pp.1949-1977. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BPMJ-07-2019-0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02565902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins : An Interactive ICT Platform to Support Care Planning and Coordination within Home-Based Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie système au service de la conception d’un parcours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to select a successful interoperability solution through a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), p.217-229. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-014-0889-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conférence expérimentale sommeil et travail à horaires atypiques : une mise en situation inédite de 5h à 13h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.56 - 57. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins: a software platform for modeling, planning and monitoring homecare activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boszodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Gani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 35 (n° 2), pp. 82-87. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making in NPD projects according to risk: Application to satellites design projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (8), pp.1107-1114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making tool to maximize chances of meeting project commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Trong-Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142 (2), pp.214-224. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process engineering: a generic model of the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (6), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.717715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk oriented model to assess strategic decisions in new product development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a crisis performance-measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1087-1102. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.684711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain performance analysis of a pull inspired supply strategy faced to demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0337-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making under uncertainty in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECT PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, p.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria performance analysis for decision making in project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (8), pp.1057-1069. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-dimensional project Performance Measurement System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 48 (Issue 2), pp.Pages 342-353. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Vendor Managed Inventory (VMI): from concept to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 21 (Issue 6), p. 547-561. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear‐discrete scheduling model for the resource‐constrained project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari-Pekka Hameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Management and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (8), pp.797-814. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01446190500040869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la stratégie dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Artiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 446, p.351-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do we stand with fuzzy project scheduling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Construction Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1), pp.114-123. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9364(2004)130:1(114)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), p. 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de stratégies de développement de nouveaux produits en situation d'incertitude. Cas d'un projet de R&D pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (7-8), pp.847-872. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.847-872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life cycle of technical projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (1), pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les risques en projets : de la prise de conscience à la mise en confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, p. 71-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des projets innovants dans le secteur pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 88, p. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et ressources humaines en situation projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 558, p. 5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations PMI-enseignement supérieur pour l'informatisation de la gestion industrielle des PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), p. 33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general organization of projects in the pharmaceutical sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, p. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des risques appliqué au management de projets et de portefeuille de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 552, p. 35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCPM (Critical Chain Project Management) une approche alternative de management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INDUSTRIE PHARMACEUTIQUE : SES PROJETS DE DEVELOPPEMENT, LEURS CARACTERISTIQUES ET LEUR MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Knowledge-Based System for Risk Management in Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Crossland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), p. 257 - 267. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X9900700307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barlogis Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11117-11122, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for collaborative projects: A partners selection case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of project managers experience in success of innovative complex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2022 - 29ème colloque des sciences de la conception et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an automated dispensing cabinet under adjacency constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2020 - 10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime risks taxonomy: A structured literature review of maritime risks classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namakiaraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (on line ), Morocco. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namakiaraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. 8 p., </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for project launch decision-making in risk and multi-criteria situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDSST 2020 - 6th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saragosse, Spain. pp. 243-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge criteria for making decision in network partner selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malihehsadat Vaezalaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Planning - Approaching the Characteristics of a Valid, Balanced Transport Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.387-396, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96089-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making framework based on knowledge criteria in network partner selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malihehsadat Vaezalaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2019 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse, résilience : une brève synthèse des définitions au travers d'une analyse structurée de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robustness of the round planning face to risks of road freight transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2018 - 4th IEEE International conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation and Complacency: Insights from a Planning Task in the Transportation Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2018 - 20th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.437-442, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92285-0_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières propositions pour évaluer la robustesse, aux risques, de plannings de tournées de transport routier de marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How risks and innovativeness influence the selection of partner in NPD alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Labaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 19th Conference on Business Informatics (CBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.62-69, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBI.2017.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project risk management conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'16 - 3rd IEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Fes, Morocco. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL.2016.7731689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk management approach for collaborative NPD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIMSA 2016 - International Conference on Industrial Engineering, Management Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMSA.2016.7503986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le Génie Industriel & l’Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2015 - 11e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex system representation for vulnerability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015 - 15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.948-953, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances decision-making in NPD: A risk point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015 - 15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.942-947, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainty in software effort estimation using Bootstrap based Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.954-959, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the planning reliability by the integration of human skills in project risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2014 - 2ème édition de la conférence IEEE internationale Gestion Opérationnelle de la Logistique - 2th International IEEE conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliability Diagnosis for Servitization Decision-making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.259-264, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the planning reliability by the integration of human skills in project risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2014 - 2nd IEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. art. 6887429 - p.125-132, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL.2014.6887429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach based on tabu search technique for solving a multi time window home healthcare scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Cost and Duration Estimation Based on Distributed Project Data : A general framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.213-224, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The manufacturer's servitization process: a proposal of a decision making modeling framework and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Servicization Conference : Growth Through Servitization: Drivers, enablers, processes and impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01058502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an effort estimation model for software projects integrating risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event procedure management to support decision-makers in prospective and real-time project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'aide à la négociation de ressources critiques en projets risqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Colloque International Génie Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for risk management in complex project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 22 - 22nd International Conference on Production Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of project scenario evalution to monitor the level of project risk and assess the feasibility of planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Production Research - ICPR 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Iguassu Falls, Brazil. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making in NPD projects according to risk : application to satellites integration and test projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making tool for assess feasibility of risky NPD projects under the constraint of limited resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Inconnue, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of human factors in project uncertainty management, a decision support system based on fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes (France), France. pp.661-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to identify efficient collaborative practices of decision-making in industrial projects, based on enterprise process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012 - 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania, Romania. pp.1339--1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective interoperable solution through an a priori performance measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23330-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster management control: Decision support through performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.10758-10763, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in R&D projects, a framework based on fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stuttgart (Germany), France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making under uncertainty in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Congress International Project Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Istanbul, Turkey, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Performance Measurement System to Control Disaster Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and risk management support in uncertain supply chain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated behaviors for planning processes simulation and characterization of the dynamics in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. p.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus innovants : représentation et définition du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to define a performance indicator system for the control of a crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer l'impact des risques et aider au choix de stratégie de traitement des risques : application au pilotage de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un méta modèle pour aider au pilotage du processus de réponse à une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des processus en ingénierie d'entreprise innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gallee Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon : les perspectives en modélisation d'entreprise, GdR MACS, GT Easy-Dim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle pour évaluer les impacts planning des risques dans un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer en amont l'effort d'innovation d'une entreprise pharmaceutique ? Viscos : un modèle dynamique de portefeuille de projets de nouveaux produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.727-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model for assessing risk impact on project planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IPMA World congress : project management to run</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Roma, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-DIMENSIONAL MODEL FOR PROJECT PERFORMANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept, processes, and a supply chain simulation approach for vendor managed inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Production and Operations Management (POM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des risques projet : comment tenir compte des dépendances entre risques ? / Project risk management : how to take into account dependence between risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bistorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendor Managed inventory, from concept to processes, for an unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - 2nd International Conference on Information Systems, Logistics, and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, United States. p.536-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un outil d'aide à l'analyse des risques dans le circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cataix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Meyrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème conférence Gestion et Ingénierie des SystèmEs Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. p.421-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour déterminer, a priori, le taux de succés des projets de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Woehrle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boisramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study about the determination of the overlap between different quality repositories : problem formulation and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2007 -20th International Conference Software and Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. p.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria approach to a more effective management of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un système hospitalier par pôles d'activité : Modélisation et identification des problèmes de pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la maturité des processus de management de projet de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Management Des Projets Pharmaceutiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de management de projet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'évaluation de la rentabilité des projets incertains utilisant la simulation Monte Carlo : application à un projet de médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Burtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2005 -6ème Congrès international pluridisciplinaire qualité et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing shared projects in SMEs networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks and Their Breeding Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Valence, Spain. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29360-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'identification des risques : Application à un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2004 "Projets, Entreprise, Intégration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management support system for shared projects in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L.V. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Annual Conference and Exhibition 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Houston, TX, United States. p.2035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIR -Recensement et Identification des Risques : Une démarche d'identification des risques en conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2004 -17th international conference -Software &amp; systems engineering and their applications = 17èmes journées internationales -Génie logiciel et ingénierie de systèmes et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'évaluation des projets incertains tenant compte de l'acquisition de connaissances : application à la valorisation d'une étude pilote dans un projet de développement de nouveau médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes valeurs d'un projet médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2003 -Projets, Entreprises et Valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'intégration de la gestion des risques dans la planification de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéhérazade Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d'analyse et de conception en école d'ingénieurs, vers l'apprenstissage par problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Dolmiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.1231-1238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite economique des projets dans l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONDUITE ECONOMIQUE DES PROJETS, AFITEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET RESSOURCES HUMAINES EN SITUATION PROJET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANCOPHONE DU MANAGEMENT DE PROJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés liées a la collecte et capitalisation des informations relatives aux risques techniques des projets innovants dans une structure matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.2031-2040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des risques en contexte projet : quelles problematiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Gestion scientifique du risque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Albi, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques liés à la performance des projets à rentabilité contrôlée vue sous l'angle d'une approche financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de mémorisation des risques en contexte projet : utilisation des techniques de raisonnement à base de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MANAGEMENT DES RISQUES APPLIQUE AU MANAGEMENT DES PROJETS ET DE PORTEFEUILLE DE PROJETS EN RECHERCHE ET DEVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANCOPHONE DU MANAGEMENT DE PROJET, AFITEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise par les processus : activités, organisation & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues éditions, 166 p., 2005, 2-85428-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of an Automated Dispensing Cabinet Under Adjacency Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sondes Chaabane; Étienne Cousein; Philippe Wieser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Systems : Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-48 (chap. 3), 2022, 9781786307996 / 9781784058678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias in Collective Decision-Making under Uncertainty in Drug Development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen O. Moore and Nancy P. Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Psychology of Decision-Making: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.285-304, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la qualité dans les projets : prise en compte par le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Le management par la qualité - logiques et paradoxes / sous la dir. de J.M. RUIZ, V. KOLLAR et P. BROKES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.49-54, 2000, 80-968449-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle général du risque pour le pilotage et la conduite des activités de biens et de services : Propositions pour une conduite des projets et une gestion des risques intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Toulouse - INPT, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00745260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Gourc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT Mines Albi - </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3500-168X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060800399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4445-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications by Didier Gourc</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for real-time multimodal container transport risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 165, pp.113108. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What typology of risks and methods for risk management in innovation projects?: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Orellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijis.2024.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting container intermodal transport arrival times: An approach based on IoT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Barlogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.101460. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2024.101460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How partners’ knowledge base and complexity are related to innovative project success: The roles of trust and trust capability of partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.102557. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2023.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Go/No-Go Decision-Making Model Based on Risk and Multi-Criteria Techniques for Project Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDSST.315641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach to assess the robustness of road freight transport plannings based on a dynamic risk identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.479-505. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2022.123736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partner selection framework for strategic alliances based on project complexity and partner’s past experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.1008-1032. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1889038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Container Ttransportation Ttraceability and Supply Chain Risk Management: A Review of Methods and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Supply and Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.212-234. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/ijsom.2022.109139.2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness, Resilience: typology of definitions through a multidisciplinary structured analysis of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.487-513. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2021.116128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for risk management in servitization decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (7), pp.1949-1977. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BPMJ-07-2019-0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02565902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins : An Interactive ICT Platform to Support Care Planning and Coordination within Home-Based Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie système au service de la conception d’un parcours de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duffoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to select a successful interoperability solution through a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), p.217-229. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-014-0889-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conférence expérimentale sommeil et travail à horaires atypiques : une mise en situation inédite de 5h à 13h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mullens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.56 - 57. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2015.01.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plas'O'Soins: a software platform for modeling, planning and monitoring homecare activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boszodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Gani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 35 (n° 2), pp. 82-87. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making in NPD projects according to risk: Application to satellites design projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (8), pp.1107-1114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative process engineering: a generic model of the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (6), pp.183-200. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.717715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making tool to maximize chances of meeting project commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Trong-Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142 (2), pp.214-224. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk oriented model to assess strategic decisions in new product development projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a crisis performance-measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (11), pp.1087-1102. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.684711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain performance analysis of a pull inspired supply strategy faced to demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0337-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making under uncertainty in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECT PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, p.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria performance analysis for decision making in project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (8), pp.1057-1069. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-dimensional project Performance Measurement System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 48 (Issue 2), pp.Pages 342-353. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2009.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Vendor Managed Inventory (VMI): from concept to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 21 (Issue 6), p. 547-561. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.488937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear‐discrete scheduling model for the resource‐constrained project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari-Pekka Hameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Management and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (8), pp.797-814. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01446190500040869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la stratégie dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Artiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Dontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 446, p.351-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do we stand with fuzzy project scheduling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Construction Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (1), pp.114-123. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9364(2004)130:1(114)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), p. 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de stratégies de développement de nouveaux produits en situation d'incertitude. Cas d'un projet de R&D pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (7-8), pp.847-872. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.847-872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life cycle of technical projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (1), pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les risques en projets : de la prise de conscience à la mise en confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, p. 71-76. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des projets innovants dans le secteur pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 88, p. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et ressources humaines en situation projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 558, p. 5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general organization of projects in the pharmaceutical sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, p. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations PMI-enseignement supérieur pour l'informatisation de la gestion industrielle des PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), p. 33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des risques appliqué au management de projets et de portefeuille de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 552, p. 35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCPM (Critical Chain Project Management) une approche alternative de management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INDUSTRIE PHARMACEUTIQUE : SES PROJETS DE DEVELOPPEMENT, LEURS CARACTERISTIQUES ET LEUR MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cible – La Revue Francophone du Management de Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, p. 4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Knowledge-Based System for Risk Management in Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Crossland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (3), p. 257 - 267. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X9900700307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing BERT model backed by expert knowledge to extract from textual media event of interest along container shipping supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barlogis Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC'2023-The 22nd World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11117-11122, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for collaborative projects: A partners selection case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2022 - IEEE 6th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of project managers experience in success of innovative complex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliheh Vaez-Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2022 - 29ème colloque des sciences de la conception et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an automated dispensing cabinet under adjacency constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2020 - 10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime risks taxonomy: A structured literature review of maritime risks classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namakiaraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'20 - 13ème Conférence internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (on line ), Morocco. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability and Risk Management in Multi-modal Container Transport: A Small - Scale Review of methods and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Aboubakar Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Namakiaraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Rosemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'20 - The 5th edition of the IEEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. 8 p., </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL49479.2020.9314760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for project launch decision-making in risk and multi-criteria situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDSST 2020 - 6th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saragosse, Spain. pp. 243-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge criteria for making decision in network partner selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malihehsadat Vaezalaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making framework based on knowledge criteria in network partner selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malihehsadat Vaezalaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2019 - 8th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shangai, China. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Planning - Approaching the Characteristics of a Valid, Balanced Transport Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 - 20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.387-396, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96089-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse, résilience : une brève synthèse des définitions au travers d'une analyse structurée de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation and Complacency: Insights from a Planning Task in the Transportation Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liên Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Govaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2018 - 20th International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.437-442, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92285-0_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robustness of the round planning face to risks of road freight transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2018 - 4th IEEE International conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How risks and innovativeness influence the selection of partner in NPD alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Labaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 19th Conference on Business Informatics (CBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.62-69, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBI.2017.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières propositions pour évaluer la robustesse, aux risques, de plannings de tournées de transport routier de marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2017 - 12ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk management approach for collaborative NPD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIMSA 2016 - International Conference on Industrial Engineering, Management Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMSA.2016.7503986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project risk management conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'16 - 3rd IEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Fes, Morocco. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL.2016.7731689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le Génie Industriel & l’Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2015 - 11e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex system representation for vulnerability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015 - 15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.948-953, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances decision-making in NPD: A risk point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Filipas Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2015 - 15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.942-947, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainty in software effort estimation using Bootstrap based Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.954-959, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the planning reliability by the integration of human skills in project risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2014 - 2ème édition de la conférence IEEE internationale Gestion Opérationnelle de la Logistique - 2th International IEEE conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Cost and Duration Estimation Based on Distributed Project Data : A general framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2014 - 7th International conference on Interoperability for Enterprises Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. p.213-224, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The manufacturer's servitization process: a proposal of a decision making modeling framework and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Servicization Conference : Growth Through Servitization: Drivers, enablers, processes and impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01058502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliability Diagnosis for Servitization Decision-making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.259-264, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the planning reliability by the integration of human skills in project risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2014 - 2nd IEEE International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. art. 6887429 - p.125-132, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GOL.2014.6887429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach based on tabu search technique for solving a multi time window home healthcare scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaborit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An event procedure management to support decision-makers in prospective and real-time project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an effort estimation model for software projects integrating risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Laqrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'aide à la négociation de ressources critiques en projets risqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Colloque International Génie Industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for risk management in complex project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 22 - 22nd International Conference on Production Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of project scenario evalution to monitor the level of project risk and assess the feasibility of planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sperandio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Production Research - ICPR 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Iguassu Falls, Brazil. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic decision-making in NPD projects according to risk : application to satellites integration and test projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making tool for assess feasibility of risky NPD projects under the constraint of limited resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Inconnue, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of human factors in project uncertainty management, a decision support system based on fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes (France), France. pp.661-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to identify efficient collaborative practices of decision-making in industrial projects, based on enterprise process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012 - 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania, Romania. pp.1339--1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more effective interoperable solution through an a priori performance measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, São Paulo, Brazil. pp.125-132, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23330-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in R&D projects, a framework based on fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stuttgart (Germany), France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster management control: Decision support through performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.10758-10763, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making under uncertainty in drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Congress International Project Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Istanbul, Turkey, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Performance Measurement System to Control Disaster Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE 2010 - 11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.189-196, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated behaviors for planning processes simulation and characterization of the dynamics in a supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. p.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and risk management support in uncertain supply chain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to define a performance indicator system for the control of a crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus innovants : représentation et définition du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM '10 -8th International conference of modeling and simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer l'impact des risques et aider au choix de stratégie de traitement des risques : application au pilotage de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des processus en ingénierie d'entreprise innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pénide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gallee Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un méta modèle pour aider au pilotage du processus de réponse à une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon : les perspectives en modélisation d'entreprise, GdR MACS, GT Easy-Dim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle pour évaluer les impacts planning des risques dans un projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des risques projet : comment tenir compte des dépendances entre risques ? / Project risk management : how to take into account dependence between risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept, processes, and a supply chain simulation approach for vendor managed inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Production and Operations Management (POM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Di Mascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bistorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-DIMENSIONAL MODEL FOR PROJECT PERFORMANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00682756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer en amont l'effort d'innovation d'une entreprise pharmaceutique ? Viscos : un modèle dynamique de portefeuille de projets de nouveaux produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08 -7ème Conférence internationale de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. p.727-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model for assessing risk impact on project planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IPMA World congress : project management to run</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Roma, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendor Managed inventory, from concept to processes, for an unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - 2nd International Conference on Information Systems, Logistics, and Supply chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, United States. p.536-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un outil d'aide à l'analyse des risques dans le circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cataix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Meyrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème conférence Gestion et Ingénierie des SystèmEs Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. p.421-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrés international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'un ensemble minimal de bonnes pratiques informatiques nécessaires pour couvrir un référentiel réglementaire de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. p.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria approach to a more effective management of projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 -International conference on industrial engineering and systems management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour déterminer, a priori, le taux de succés des projets de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Woehrle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boisramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study about the determination of the overlap between different quality repositories : problem formulation and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA'2007 -20th International Conference Software and Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un système hospitalier par pôles d'activité : Modélisation et identification des problèmes de pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2005 -6ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Besançon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la maturité des processus de management de projet de l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission Management Des Projets Pharmaceutiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de management de projet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'évaluation de la rentabilité des projets incertains utilisant la simulation Monte Carlo : application à un projet de médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Burtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2005 -6ème Congrès international pluridisciplinaire qualité et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing shared projects in SMEs networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks and Their Breeding Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Valence, Spain. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29360-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management support system for shared projects in SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L.V. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Annual Conference and Exhibition 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Houston, TX, United States. p.2035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'identification des risques : Application à un projet coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2004 "Projets, Entreprise, Intégration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIR -Recensement et Identification des Risques : Une démarche d'identification des risques en conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Leonor Villarreal Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benalisoa Ravalison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2004 -17th international conference -Software &amp; systems engineering and their applications = 17èmes journées internationales -Génie logiciel et ingénierie de systèmes et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'évaluation des projets incertains tenant compte de l'acquisition de connaissances : application à la valorisation d'une étude pilote dans un projet de développement de nouveau médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes valeurs d'un projet médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2003 -Projets, Entreprises et Valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de pilotage d'un projet industriel par l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'intégration de la gestion des risques dans la planification de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéhérazade Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d'analyse et de conception en école d'ingénieurs, vers l'apprenstissage par problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Dolmiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2001 -4ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence-Marseille, France. p.1231-1238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite economique des projets dans l'industrie pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONDUITE ECONOMIQUE DES PROJETS, AFITEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET RESSOURCES HUMAINES EN SITUATION PROJET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANCOPHONE DU MANAGEMENT DE PROJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés liées a la collecte et capitalisation des informations relatives aux risques techniques des projets innovants dans une structure matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.2031-2040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de mémorisation des risques en contexte projet : utilisation des techniques de raisonnement à base de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des risques en contexte projet : quelles problematiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Gestion scientifique du risque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Albi, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques liés à la performance des projets à rentabilité contrôlée vue sous l'angle d'une approche financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de génie industriel -L'intégration des ressources humaines et des technologies : le défi = 3rd International industrial engineering conference -Integration of human resources and technologies : the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. p.97-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MANAGEMENT DES RISQUES APPLIQUE AU MANAGEMENT DES PROJETS ET DE PORTEFEUILLE DE PROJETS EN RECHERCHE ET DEVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRES FRANCOPHONE DU MANAGEMENT DE PROJET, AFITEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise par les processus : activités, organisation & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues éditions, 166 p., 2005, 2-85428-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of an Automated Dispensing Cabinet Under Adjacency Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sondes Chaabane; Étienne Cousein; Philippe Wieser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Systems : Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-48 (chap. 3), 2022, 9781786307996 / 9781784058678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias in Collective Decision-Making under Uncertainty in Drug Development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïna Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen O. Moore and Nancy P. Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Psychology of Decision-Making: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.285-304, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la qualité dans les projets : prise en compte par le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrait de : Le management par la qualité - logiques et paradoxes / sous la dir. de J.M. RUIZ, V. KOLLAR et P. BROKES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.49-54, 2000, 80-968449-1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle général du risque pour le pilotage et la conduite des activités de biens et de services : Propositions pour une conduite des projets et une gestion des risques intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Toulouse - INPT, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00745260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9A41578"/>
+    <w:nsid w:val="8084EC8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-gourc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3500-168X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060800399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4445-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04772646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijis.2024.10.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04372194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Vaez-Alaei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cowan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2023.102557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03919768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.315641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03615978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2022.123736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03156008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1889038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03151809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2021.116128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Filipas Deniaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duffoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0889-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mullens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leseux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.01.102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong-Hung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;nide" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.717715" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rongier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.684711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0337-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;na Hassanzadeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bougaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/emse-00682699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2010.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2009.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari-Pekka Hameri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01446190500040869" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Artiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Briquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bonnal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9364(2004)130:1(114)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666269v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.847-872" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Burtin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820314" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02997451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hachemi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02894007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02380658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihehsadat Vaezalaei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01896723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96089-0_42" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02380686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948210" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92285-0_59" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Labaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBI.2017.29" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2016.7731689" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMSA.2016.7503986" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarat&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.205" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filipas Deniaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02063233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Laqrichi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nevoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.206" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02137058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Cheikhrouhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887429" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710022v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deniaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745283v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01621" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_22" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682739v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682729v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hung Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gallee Laborie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759615v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759043v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682756v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771194v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771193v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Huc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cataix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meyrieux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Devos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boisram&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commission Management Des Projets Pharmaceutiques" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Villarreal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29360-4_21" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leonor Villarreal Lizarraga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benalisoa Ravalison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.V. Lizarraga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785491v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785498v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Bakir" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785536v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785530v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Ruiz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lluis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730628v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03588909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-gourc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3500-168X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060800399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4445-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Ouedraogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Barlogis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Montarnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Rosemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04772646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijis.2024.10.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101460" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04372194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Vaez-Alaei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Deniaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cowan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2023.102557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03919768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.315641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03615978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2022.123736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03156008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1889038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03642024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Aboubakar Ouedraogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/ijsom.2022.109139.2201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03151809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Wioland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2021.116128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gaborit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Filipas Deniaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duffoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galasso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0889-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mullens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leseux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2015.01.102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boszodi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Gani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;nide" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.717715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong-Hung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rongier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.684711" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marqu&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0337-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;na Hassanzadeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bougaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/emse-00682699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2010.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2009.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari-Pekka Hameri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Lacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01446190500040869" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Artiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Briquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bonnal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9364(2004)130:1(114)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666269v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.847-872" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Burtin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01718396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Crossland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmahon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X9900700307" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04301779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barlogis Rodolphe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.824" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820314" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03727775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02997451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hachemi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Namakiaraghi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02985517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314760" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02894007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02380658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihehsadat Vaezalaei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02380686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948210" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01896723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96089-0_42" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01852093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92285-0_59" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Labaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBI.2017.29" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMSA.2016.7503986" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2016.7731689" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarat&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.205" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filipas Deniaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02063233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Laqrichi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nevoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.206" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02137058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Cheikhrouhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01710022v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_18" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2014.6887429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deniaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745283v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666268v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01621" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_22" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682729v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759601v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hung Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gallee Laborie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682746v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00682756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771193v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Huc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cataix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Meyrieux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deguil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771196v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Devos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boisram&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commission Management Des Projets Pharmaceutiques" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Villarreal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29360-4_21" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.V. Lizarraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Leonor Villarreal Lizarraga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benalisoa Ravalison" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785491v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785498v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785515v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Bakir" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dolmiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785536v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lluis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785533v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Ruiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730628v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03588909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>