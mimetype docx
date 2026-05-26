--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">208795971</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Yn8I3XIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000358578553</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -221,19038 +242,19110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Enterobacterales producing extended-spectrum β-lactamases in organic and conventional food collected in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 445, pp.111499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case of Legionella pneumophila Serogroup 1 Infection Linked to Water Flosser, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 32 (2), pp.274-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid3202.251386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodborne antibiotics enrich human gut microbiota with pathogens producing extended-spectrum β-lactamases and carbapenemases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 20 (1), pp.wrag008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismejo/wrag008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-spectrum beta-lactamase-producing Escherichia coli and Klebsiella pneumoniae from human carriage, the human-polluted environment, and food: Molecular epidemiology of two prospective cohorts in five European metropolitan areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Verschuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Guther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Eugenia Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Salamanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (1), pp.e0337346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0337346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method validation for the detection of multi-drug-resistant Enterobacterales in the hospital aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hassoun-Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Hoorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 167, pp.56-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2025.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying low-dose antibiotic effects on the gut microbiome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outbreak of multidrug-resistant Staphylococcus haemolyticus ST29 in a French neonatal unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Massard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">E. Pouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2025.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2024.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564191v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rifaximin in patients with severe cirrhosis and ascites: A randomized double-blind placebo-controlled clinical trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bureau</w:t>
+                <w:t xml:space="preserve">Genomic epidemiology of third-generation cephalosporin-resistant Escherichia coli from companion animals and human infections in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bardou-Jacquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2025.06.019⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.100971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170243v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of multidrug-resistant Staphylococcus haemolyticus ST29 in a French neonatal unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of rifaximin in patients with severe cirrhosis and ascites: A randomized double-blind placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pouly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cholley</w:t>
+                <w:t xml:space="preserve">Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hocquet</w:t>
+                <w:t xml:space="preserve">Edouard Bardou-Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156, pp.17-20. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (6), pp.1320-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2024.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2025.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008802v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic epidemiology of third-generation cephalosporin-resistant Escherichia coli from companion animals and human infections in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drivers of extended-spectrum β-lactamase (ESBL)- producing Enterobacterales colonization among residents of long-term care facilities: a European multicentre prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid El Garch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Göpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Gladstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Conzelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bunk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.100971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (1), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2024.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008815v1</w:t>
+                <w:t xml:space="preserve">hal-05009010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of extended-spectrum β-lactamase (ESBL)- producing Enterobacterales colonization among residents of long-term care facilities: a European multicentre prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bunk</w:t>
+                <w:t xml:space="preserve">Effect of rifaximin in patients with severe cirrhosis and ascites: A randomized double-blind placebo-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bardou-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2024.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (6), pp.1320-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2025.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009010v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rifaximin in patients with severe cirrhosis and ascites: A randomized double-blind placebo-controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying low-dose antibiotic effects on the gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Camila Carrera Páez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2025.06.019⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539394v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-risk clones of Pseudomonas aeruginosa contaminate the drinking water networks of French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Horikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Amarache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Clean Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41545-024-00323-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of switching from ceftriaxone to cefotaxime on the occurrence of third-generation cephalosporin-resistant Enterobacterales: A stepped-wedge cluster randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (1), pp.104806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OS-097 Effect of rifaximin in severe cirrhotic patients with ascites: a double-blind randomized placebo-controlled phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Elkrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bardou-Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80 (Supplement 1), pp.S61-S62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(24)00538-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased gut permeability and intestinal inflammation precede arthritis onset in the adjuvant-induced model of arthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmaceutical pollution in aquatic environments: exposure, ecotoxicological risks, antibiotic resistance and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perle Totoson</w:t>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Martin</w:t>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Algros</w:t>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Saas</w:t>
+                <w:t xml:space="preserve">Elodie Brelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-023-03069-9⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.359-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2023.1754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235487v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceutical pollution in aquatic environments: exposure, ecotoxicological risks, antibiotic resistance and solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety, Immunogenicity, and 1-Year Efficacy of Universal Cancer Peptide–Based Vaccine in Patients With Refractory Advanced Non–Small-Cell Lung Cancer: A Phase Ib/Phase IIa De-Escalation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Olivier Adotévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">Dewi Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Brelot</w:t>
+                <w:t xml:space="preserve">Pascale Jacoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
+                <w:t xml:space="preserve">Aurélia Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2023.1754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.00096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570383v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of quantitative real-time polymerase chain reaction for detection of Legionella pneumophila in hospital water networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 138, pp.74-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2023.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Analysis of Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus ST398 Strains Isolated from Patients with Invasive Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljallil Zeggay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Atchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (6), pp.1446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms11061446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety, Immunogenicity, and 1-Year Efficacy of Universal Cancer Peptide–Based Vaccine in Patients With Refractory Advanced Non–Small-Cell Lung Cancer: A Phase Ib/Phase IIa De-Escalation Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotypic Characteristics and Antimicrobial Resistance of Escherichia coli ST141 Clonal Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewi Vernerey</w:t>
+                <w:t xml:space="preserve">Audrey Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Jacoulet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.00096⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12020382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157792v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic Characteristics and Antimicrobial Resistance of Escherichia coli ST141 Clonal Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent contamination of a hospital hot water network by Legionella pneumophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Emery</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12020382⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 250, pp.114143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157615v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent contamination of a hospital hot water network by Legionella pneumophila</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+                <w:t xml:space="preserve">Genome-based typing reveals rare events of patient contamination with Pseudomonas aeruginosa from other patients and sink traps in a medical intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Richard</w:t>
+                <w:t xml:space="preserve">M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+                <w:t xml:space="preserve">G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chassagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cholley</w:t>
+                <w:t xml:space="preserve">B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 250, pp.114143. </w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2023.114143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2023.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157393v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-based typing reveals rare events of patient contamination with Pseudomonas aeruginosa from other patients and sink traps in a medical intensive care unit</w:t>
+                <w:t xml:space="preserve">Increased gut permeability and intestinal inflammation precede arthritis onset in the adjuvant-induced model of arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Couchoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Bertrand</w:t>
+                <w:t xml:space="preserve">Sophie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourgeon</w:t>
+                <w:t xml:space="preserve">Perle Totoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piton</w:t>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Valot</w:t>
+                <w:t xml:space="preserve">Marie-Paule Algros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2023.01.010⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-023-03069-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157658v1</w:t>
+                <w:t xml:space="preserve">hal-04235487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations of extended-spectrum β-lactamase-producing Escherichia coli and Klebsiella pneumoniae are different in human-polluted environment and food items: a multicentre European study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+                <w:t xml:space="preserve">Worldwide cases of water pollution by emerging contaminants: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vysetti Balaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.07.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.2311-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01447-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932913v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations of extended-spectrum β-lactamase-producing Escherichia coli and Klebsiella pneumoniae are different in human-polluted environment and food items: a multicentre European study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+                <w:t xml:space="preserve">Epidemiology and risk factors of nasal carriage of Staphylococcus aureus CC398 in two distinct cohorts in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.07.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1068420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1068420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360863v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors of nasal carriage of Staphylococcus aureus CC398 in two distinct cohorts in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Longitudinal follow‐up of HPV16 sequence after cervical infection: Low intrahost variation and no correlation with clinical evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Debernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1068420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (11), pp.5512-5518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.27978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932879v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide cases of water pollution by emerging contaminants: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t>
+                <w:t xml:space="preserve">Environmental contamination in a high-income country (France) by antibiotics, antibiotic-resistant bacteria, and antibiotic resistance genes: Status and possible causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01447-4⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.107047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.107047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662990v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal follow‐up of HPV16 sequence after cervical infection: Low intrahost variation and no correlation with clinical evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High prevalence of Pseudomonas aeruginosa carriage in residents of French and German long-term care facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.27978⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.1353-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602308v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health compartmental analysis of ESBL-producing Escherichia coli on Reunion Island reveals partitioning between humans and livestock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Origin, fluxes, and reservoirs of Escherichia coli, Klebsiella pneumoniae, and Pseudomonas aeruginosa in aquatic ecosystems of a French floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac054⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 834, pp.155353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830253v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of Pseudomonas aeruginosa carriage in residents of French and German long-term care facilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">One Health compartmental analysis of ESBL-producing Escherichia coli on Reunion Island reveals partitioning between humans and livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (5), pp.1254-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932547v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin, fluxes, and reservoirs of Escherichia coli, Klebsiella pneumoniae, and Pseudomonas aeruginosa in aquatic ecosystems of a French floodplain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">European-wide antimicrobial resistance monitoring in commensal Escherichia coli isolated from healthy food animals between 2004 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anno de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Prenger-Berninghoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (12), pp.3301 - 3311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819523v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03921929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental contamination in a high-income country (France) by antibiotics, antibiotic-resistant bacteria, and antibiotic resistance genes: Status and possible causes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+                <w:t xml:space="preserve">Populations of extended-spectrum β-lactamase-producing Escherichia coli and Klebsiella pneumoniae are different in human-polluted environment and food items: a multicentre European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Verschuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.107047⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.447.e7-447.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496334v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European-wide antimicrobial resistance monitoring in commensal Escherichia coli isolated from healthy food animals between 2004 and 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
+                <w:t xml:space="preserve">Populations of extended-spectrum β-lactamase-producing Escherichia coli and Klebsiella pneumoniae are different in human-polluted environment and food items: a multicentre European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Verschuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (12), pp.3301 - 3311. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.447.e7-447.e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03921929v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and the fall of a Pseudomonas aeruginosa endemic lineage in a hospital</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ePTFE ‐based biomedical devices: An overview of surgical efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Juarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+                <w:t xml:space="preserve">Yaëlle Roina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+                <w:t xml:space="preserve">Frédéric Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Puja</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.34928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356587v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ePTFE ‐based biomedical devices: An overview of surgical efficiency</w:t>
+                <w:t xml:space="preserve">Household acquisition and transmission of extended-spectrum β-lactamase (ESBL) -producing Enterobacteriaceae after hospital discharge of ESBL-positive index patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaëlle Roina</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Verschuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.34928⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (9), pp.1322-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356822v1</w:t>
+                <w:t xml:space="preserve">hal-03360855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household acquisition and transmission of extended-spectrum β-lactamase (ESBL) -producing Enterobacteriaceae after hospital discharge of ESBL-positive index patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+                <w:t xml:space="preserve">Nosocomial cluster of carbapenemase-producing Enterobacter cloacae in an intensive care unit dedicated COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deleume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Allou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.12.024⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-021-01022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360855v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosocomial cluster of carbapenemase-producing Enterobacter cloacae in an intensive care unit dedicated COVID-19</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">ESBL-producing Klebsiella pneumoniae in a University hospital: Molecular features, diffusion of epidemic clones and evaluation of cross-transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Edwige L Fils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Deleume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Allou</w:t>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-021-01022-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0247875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095119v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESBL-producing Klebsiella pneumoniae in a University hospital: Molecular features, diffusion of epidemic clones and evaluation of cross-transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Hospital-diagnosed infections with Escherichia coli clonal group ST131 are mostly acquired in the community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247875⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356812v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital-diagnosed infections with Escherichia coli clonal group ST131 are mostly acquired in the community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rise and the fall of a Pseudomonas aeruginosa endemic lineage in a hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Muller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marlène Sauget</w:t>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Puja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85116-6⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356640v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pulsed-field gel electrophoresis and whole-genome-sequencing-based typing confirms the accuracy of pulsed-field gel electrophoresis for the investigation of local Pseudomonas aeruginosa outbreaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Martak</w:t>
+                <w:t xml:space="preserve">Epidemiology and risk factors of Staphylococcus aureus CC398 bone and joint infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meunier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marlene Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.06.013⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05098-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044091v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of enterobacteriaceae with non-wild type susceptibility to third-generation cephalosporins recovered from diseased dogs and cats in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Bacteriophage and Antibiotic Treatment Prevents Pseudomonas aeruginosa Infection of Wild Type and cftr- Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Luscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Pepin-Puget</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Léna Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108601⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537485v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial susceptibility of nine udder pathogens recovered from bovine clinical mastitis milk in Europe 2015–2016: VetPath results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Youala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabbir Simjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilde Moyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245, pp.108644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic diversity among methicillin-susceptible Staphylococcus pseudintermedius in dogs in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the role of insertion sequences in the evolution of bacterial epidemic pathogens with panISa software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Charlotte Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2020.02.016⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (6), pp.e000356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541555v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbapenemase-producing Enterobacteriaceae circulating in the Reunion Island, a French territory in the Southwest Indian Ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of pulsed-field gel electrophoresis and whole-genome-sequencing-based typing confirms the accuracy of pulsed-field gel electrophoresis for the investigation of local Pseudomonas aeruginosa outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Seraphin</w:t>
+                <w:t xml:space="preserve">D. Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-020-0703-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.643-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533554v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Bacteriophage and Antibiotic Treatment Prevents Pseudomonas aeruginosa Infection of Wild Type and cftr- Epithelial Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome analysis of enterobacteriaceae with non-wild type susceptibility to third-generation cephalosporins recovered from diseased dogs and cats in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Line Pepin-Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1947. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.108601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054559v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors of Staphylococcus aureus CC398 bone and joint infections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High genetic diversity among methicillin-susceptible Staphylococcus pseudintermedius in dogs in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05098-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2020.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040589v1</w:t>
+                <w:t xml:space="preserve">hal-02541555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of insertion sequences in the evolution of bacterial epidemic pathogens with panISa software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Carbapenemase-producing Enterobacteriaceae circulating in the Reunion Island, a French territory in the Southwest Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000356⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-020-0703-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539297v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anticancer chemotherapy on the extension of beta-lactamase spectrum: an example with KPC-type carbapenemase activity towards ceftazidime-avibactam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Amaris Hobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonacorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mony Fahd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-57505-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02490753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic study of Citrobacter koseri , an emergent platelet contaminant since 2012 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Marpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (2), pp.245-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/trf.15617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Prevalence of Human-Associated Escherichia coli in Wetlands Located in Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Broussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.552566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.552566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Infection of Methicillin-Susceptible Staphylococcus aureus CC398: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (11), pp.1737. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: A nonlinear time-series analysis approach to identify thresholds in associations between population antibiotic use and rates of resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-María López-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Lawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Nebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Beyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (11), pp.1449-1449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-020-00796-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosacea is associated with conjoined interactions between physical barrier of the skin and microorganisms: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yafeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinjuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyan Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Laboratory Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (9), pp.e23363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcla.23363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GFP-Tagged Escherichia coli to Investigate the Persistence of Fecal Bacteria in Vegetated Wetlands: An Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Chiapponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (6), pp.335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics9060335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing incidence of bloodstream infections due to Staphylococcus aureus clonal complex 398 in a French hospital between 2010 and 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Richard</w:t>
+                <w:t xml:space="preserve">Occurrence and ecological determinants of the contamination of floodplain wetlands with Klebsiella pneumoniae and pathogenic or antibiotic-resistant Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chagrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cholley</w:t>
+                <w:t xml:space="preserve">Quentin Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-019-03653-5⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiz097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315676v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced emergence of antibiotic-resistant pathogenic bacteria after in vitro induction with cancer chemotherapy drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Contamination of a hospital plumbing system by persister cells of a copper-tolerant high-risk clone of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Mazel</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Puja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz070⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.579-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083466v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of carbapenemase-producing Enterobacteriaceae in a low incidence area: A six-year experience in a university hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+                <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Potron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">Pauline Triponney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plesiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2019.149⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315688v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Management of carbapenemase-producing Enterobacteriaceae in a low incidence area: A six-year experience in a university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (8), pp.936-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2019.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315697v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and ecological determinants of the contamination of floodplain wetlands with Klebsiella pneumoniae and pathogenic or antibiotic-resistant Escherichia coli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Martak</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of Pseudomonas aeruginosa isolated from infected ICU patients: a French multicenter 2012–2013 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cuenot</w:t>
+                <w:t xml:space="preserve">jerome robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Loup</w:t>
+                <w:t xml:space="preserve">Nathalie van Der Mee-Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Rogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiz097⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (5), pp.921-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-019-03519-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315686v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of a hospital plumbing system by persister cells of a copper-tolerant high-risk clone of Pseudomonas aeruginosa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A nonlinear time-series analysis approach to identify thresholds in associations between population antibiotic use and rates of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-María López-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Lawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle P. Beyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (7), pp.1160-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0410-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.04.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02315692v1</w:t>
+                <w:t xml:space="preserve">hal-02315695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Fourier-Transform InfraRed Spectroscopy Can Quickly Type Gram-Negative Bacilli Responsible for Hospital Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226443v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-Transform InfraRed Spectroscopy Can Quickly Type Gram-Negative Bacilli Responsible for Hospital Outbreaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+                <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Potron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Triponney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plésiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01440⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315678v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear time-series analysis approach to identify thresholds in associations between population antibiotic use and rates of resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Enhanced emergence of antibiotic-resistant pathogenic bacteria after in vitro induction with cancer chemotherapy drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fagnoni-Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (6), pp.1572-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0410-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02315695v1</w:t>
+                <w:t xml:space="preserve">hal-02083466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of Pseudomonas aeruginosa isolated from infected ICU patients: a French multicenter 2012–2013 study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+                <w:t xml:space="preserve">Increasing incidence of bloodstream infections due to Staphylococcus aureus clonal complex 398 in a French hospital between 2010 and 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Rogues</w:t>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chagrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (5), pp.921-926. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-019-03519-w⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-019-03653-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083439v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bundle of Measures to Control an Outbreak of Pseudomonas aeruginosa Associated With P-Trap Contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Treepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2017.304⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.258 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812624v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which non-carbapenem antibiotics are active against extended-spectrum β-lactamase-producing Enterobacteriaceae?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">mcr-1- like detection in commensal Escherichia coli and Salmonella spp. from food-producing animals at slaughter in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anno de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.42 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812635v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid antibiotic susceptibility testing on blood cultures using MALDI-TOF MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0205603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812638v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mcr-1- like detection in commensal Escherichia coli and Salmonella spp. from food-producing animals at slaughter in Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">panISa: Ab initio detection of insertion sequences in bacterial genomes from short read sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panisa Treepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.11.014⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (22), pp.3795-3800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712188v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid antibiotic susceptibility testing on blood cultures using MALDI-TOF MS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">No effect of vancomycin MIC ≥ 1.5 mg/L on treatment outcome in methicillin-susceptible Staphylococcus aureus bacteraemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ludwig Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pechinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.721 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02315723v1</w:t>
+                <w:t xml:space="preserve">hal-01812627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panISa: Ab initio detection of insertion sequences in bacterial genomes from short read sequence data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">Outbreak of IMI-1 carbapenemase-producing colistin-resistant Enterobacter cloacae on the French island of Mayotte (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty479⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.416-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438015v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of vancomycin MIC ≥ 1.5 mg/L on treatment outcome in methicillin-susceptible Staphylococcus aureus bacteraemia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Bundle of Measures to Control an Outbreak of Pseudomonas aeruginosa Associated With P-Trap Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Pechinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (02), pp.164 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2017.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01812627v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of IMI-1 carbapenemase-producing colistin-resistant Enterobacter cloacae on the French island of Mayotte (Indian Ocean)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which non-carbapenem antibiotics are active against extended-spectrum β-lactamase-producing Enterobacteriaceae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouxom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52 (3), pp.416-420. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.100-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01982352v1</w:t>
+                <w:t xml:space="preserve">hal-01812635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence and moderate diversity of Pseudomonas aeruginosa in the U-bends of high-risk units in hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 220 (5), pp.880 - 885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can MALDI-TOF Mass Spectrometry Reasonably Type Bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic characterization of a local epidemic Pseudomonas aeruginosa reveals specific features of the widespread clone ST395</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Silvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mgen.0.000129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of invasive fungal infections during induction therapy in adults with acute lymphoblastic leukemia: a GRAALL-2005 study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Isnard</w:t>
+                <w:t xml:space="preserve">The ST131 Escherichia coli H22 subclone from human intestinal microbiota: Comparison of genomic and phenotypic traits with those of the globally successful H30 subclone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolas-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2016.1204652⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-017-0984-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508753v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ST131 Escherichia coli H22 subclone from human intestinal microbiota: Comparison of genomic and phenotypic traits with those of the globally successful H30 subclone.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Epidemiology of invasive fungal infections during induction therapy in adults with acute lymphoblastic leukemia: a GRAALL-2005 study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-017-0984-8⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.586-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2016.1204652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508750v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Pseudomonas aeruginosa positive water samples and healthcare-associated cases: nine-year study at one university hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouxom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (3), pp.238 - 243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of extended-spectrum β-lactamase-producing Escherichia coli sequence type 131 and its H30 subclone in a French hospital over a 15-year period.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Nicolas-Chanoine</w:t>
+                <w:t xml:space="preserve">mcr-1 is borne by highly diverse Escherichia coli isolates since 2004 in food-producing animals in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lechaudee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Woehrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.09.023⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.51.e1-51.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506043v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of international ESBL CTX-M-15-producing Enterobacter cloacae ST114 clone in animals.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Petitjean</w:t>
+                <w:t xml:space="preserve">Trends of extended-spectrum β-lactamase-producing Escherichia coli sequence type 131 and its H30 subclone in a French hospital over a 15-year period.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Nicolas-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (6), pp.744-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2016.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306082v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High susceptibility of MDR and XDR Gram-negative pathogens to biphenyl-diacetylene-based difluoromethyl-allo-threonyl-hydroxamate LpxC inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Titecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chul-Jin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (10), pp.2874-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkw210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mcr-1 is borne by highly diverse Escherichia coli isolates since 2004 in food-producing animals in Europe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Woehrle</w:t>
+                <w:t xml:space="preserve">Pyomelanin-producing Pseudomonas aeruginosa selected during chronic infections have a large chromosomal deletion which confers resistance to pyocins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemantha D Kulasekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.08.033⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ecophysiology of Pseudomonas, 18 (10), pp.3482-3493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506213v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyomelanin-producing Pseudomonas aeruginosa selected during chronic infections have a large chromosomal deletion which confers resistance to pyocins.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">High prevalence of international ESBL CTX-M-15-producing Enterobacter cloacae ST114 clone in animals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Saras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ponsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hemantha D Kulasekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508741v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix-assisted laser desorption ionization-time of flight Mass spectrometry can detect Staphylococcus aureus clonal complex 398.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Mee-Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127, pp.20-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens in hospitals does not stay in hospitals: antibiotic-resistant bacteria in hospital wastewater systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Clonal complex 398 methicillin-susceptible Staphylococcus aureus bloodstream infections are associated with high mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306025v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal complex 398 methicillin-susceptible Staphylococcus aureus bloodstream infections are associated with high mortality.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">What happens in hospitals does not stay in hospitals: antibiotic-resistant bacteria in hospital wastewater systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306032v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriateness of aminoglycoside prescriptions in a French university hospital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivania Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (6), pp.308-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption Ionization-Time of Flight Mass Spectrometry identifies Pseudomonas aeruginosa high-risk clones.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">Eaux usées et Escherichia coli producteur de β-lactamases à spectre étendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal des anti-infectieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antinf.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114612v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Temporal Clusters of Healthcare-Associated Infections or Colonizations with Pseudomonas aeruginosa in Two Hospitals: Comparison of SaTScan and WHONET Software Packages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">What it takes to be a Pseudomonas aeruginosa? The core genome of the opportunistic pathogen updated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien y Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0139920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139920⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552467v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux usées et Escherichia coli producteur de β-lactamases à spectre étendu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Bertrand</w:t>
+                <w:t xml:space="preserve">Detection of Escherichia coli sequence type 131 by matrix-assisted laser desorption ionization time-of-flight mass spectrometry: implications for infection control policies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anti-infectieux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (3), pp.208-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552453v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What it takes to be a Pseudomonas aeruginosa? The core genome of the opportunistic pathogen updated</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of double-locus sequence typing (DLST) and multilocus sequence typing (MLST) for the investigation of Pseudomonas aeruginosa populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Stojanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (4), pp.274-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131118v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of double-locus sequence typing (DLST) and multilocus sequence typing (MLST) for the investigation of Pseudomonas aeruginosa populations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Population structure and antimicrobial susceptibility of Pseudomonas aeruginosa from animal infections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ponsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-015-0324-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306065v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and antimicrobial susceptibility of Pseudomonas aeruginosa from animal infections in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption Ionization-Time of Flight Mass Spectrometry identifies Pseudomonas aeruginosa high-risk clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.210-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131125v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Escherichia coli sequence type 131 by matrix-assisted laser desorption ionization time-of-flight mass spectrometry: implications for infection control policies?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of Temporal Clusters of Healthcare-Associated Infections or Colonizations with Pseudomonas aeruginosa in Two Hospitals: Comparison of SaTScan and WHONET Software Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0139920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306067v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-assisted laser desorption ionization-time of flight mass spectrometry assigns Escherichia coli to the phylogroups A, B1, B2 and D.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative Genomic Analysis of Two Multidrug-Resistant Clinical Isolates of ST395 Epidemic Strain of Pseudomonas aeruginosa Obtained 12 Years Apart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel I Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.06.004⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.00515-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00515-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01061605v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Structure of Clinical Pseudomonas aeruginosa from West and Central African Countries.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fluoroquinolone Resistance Mechanisms and population structure of Enterobacter cloacae non-susceptible to Ertapenem in North-Eastern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guessennd</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061603v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomic Analysis of Two Multidrug-Resistant Clinical Isolates of ST395 Epidemic Strain of Pseudomonas aeruginosa Obtained 12 Years Apart.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis of the emergence of 20th century epidemic dysentery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell J Brittnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary S Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00515-14⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061619v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroquinolone Resistance Mechanisms and population structure of Enterobacter cloacae non-susceptible to Ertapenem in North-Eastern France.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Validation of an automated blood culture system for sterility testing of cell therapy products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Matton</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malugani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01186⟩</w:t>
+              <w:t xml:space="preserve">Cytotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (5), pp.692-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcyt.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306039v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the emergence of 20th century epidemic dysentery.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hillary S Hayden</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of OXA-48-producing Klebsiella pneumoniae in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Nicolas-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-355⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (12), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061621v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an automated blood culture system for sterility testing of cell therapy products.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rapid, sensitive and specific detection of OXA-48-like-producing Enterobacteriaceae by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcyt.2013.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105C, pp.88-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912385v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of OXA-48-producing Klebsiella pneumoniae in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Cavalié</w:t>
+                <w:t xml:space="preserve">Wastewater Treatment Plants Release Large Amounts of Extended-Spectrum β-Lactamase-Producing Escherichia coli Into the Environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12727⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciu190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061617v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater Treatment Plants Release Large Amounts of Extended-Spectrum β-Lactamase-Producing Escherichia coli Into the Environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Talon</w:t>
+                <w:t xml:space="preserve">When the precautionary principle disrupts 3 years of antibiotic stewardship: nitrofurantoin in the treatment of urinary tract infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciu190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (1), pp.282-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkt328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994515v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, sensitive and specific detection of OXA-48-like-producing Enterobacteriaceae by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prevalence of Escherichia coli sequence type 131 and its H30 subclone among E. coli isolates in a French hospital.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Nicolas-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (5), pp.466-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01061607v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the precautionary principle disrupts 3 years of antibiotic stewardship: nitrofurantoin in the treatment of urinary tract infections.</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa in French hospitals between 2001 and 2011: back to susceptibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Talon</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Delarbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkt328⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-014-2125-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926036v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Escherichia coli sequence type 131 and its H30 subclone among E. coli isolates in a French hospital.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Matrix-assisted laser desorption ionization-time of flight mass spectrometry assigns Escherichia coli to the phylogroups A, B1, B2 and D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Nicolas-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114505v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa in French hospitals between 2001 and 2011: back to susceptibility.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Merens</w:t>
+                <w:t xml:space="preserve">Population Structure of Clinical Pseudomonas aeruginosa from West and Central African Countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roughyatou Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guessennd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-014-2125-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e107008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994481v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotics involved in the occurrence of antibiotic-resistant bacteria: a nationwide multilevel study suggests differences within antibiotic classes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François L'Hériteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (2), pp.461-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dks406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital environmental contamination with Enterobacteriaceae producing extended-spectrum β-lactamase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajic.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital cross-transmission of extended-spectrum β-lactamase producing Escherichia coli and Klebsiella pneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Mal Infect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (8), pp.331-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metronidazole increases the emergence of ciprofloxacin- and amikacin-resistant Pseudomonas aeruginosa by inducing the SOS response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkt435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal effects of infection control practices and the use of antibiotics on the incidence of MRSA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Lopez-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Hosp Infect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (3), pp.164-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2012.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Chronic wound care leads to the bacterial contamination of the environment].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 139 (12), pp.798-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annder.2012.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for induction of integron-based antibiotic resistance by the SOS response in a clinical setting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemantha D Kulasekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (6), pp.e1002778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Patients Harboring Extended-Spectrum-β-Lactamase-Producing Enterobacteriaceae on Hospital Admission Is Not That Simple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (4), pp.2218-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.06376-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking down antibiotic-resistant Pseudomonas aeruginosa isolates in a wastewater network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.e49300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0049300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial contamination of the hospital environment during wound dressing change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-P. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jeunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98 (4), pp.441-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are pathogenic bacteria just looking for food? Metabolism and microbial pathogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel I Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (7), pp.341-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Most multidrug-resistant Pseudomonas aeruginosa isolates from hospitals in eastern France belong to a few clonal types.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Der Mee-Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (7), pp.2578-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.00102-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche méthodologique pour mesurer le nombre d'opportunités d'Hygiène des mains en unités d'hospitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vetterotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.373-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-tailored double-disk synergy test detects extended-spectrum oxacillinases in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (6), pp.2262-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.02585-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceftazidime-hydrolysing β-lactamase OXA-145 with impaired hydrolysis of penicillins in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courvalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (8), pp.1745-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkr187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide investigation of extended-spectrum beta-lactamases, metallo-beta-lactamases, and extended-spectrum oxacillinases produced by ceftazidime-resistant Pseudomonas aeruginosa strains in France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of a new extended-spectrum oxacillinase in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plésiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.65(2):364-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510525v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a new extended-spectrum oxacillinase in Pseudomonas aeruginosa.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology of multidrug-resistant Pseudomonas aeruginosa in a French university hospital.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Plésiat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Hosp Infect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (4), pp.316-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2010.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496236v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of multidrug-resistant Pseudomonas aeruginosa in a French university hospital.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Plésiat</w:t>
+                <w:t xml:space="preserve">Hospital outbreak of P. aeruginosa producing extended-spectrum oxacillinase OXA-19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cravoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Hosp Infect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2010.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.019364-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00627185v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital outbreak of P. aeruginosa producing extended-spectrum oxacillinase OXA-19.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nationwide investigation of extended-spectrum beta-lactamases, metallo-beta-lactamases, and extended-spectrum oxacillinases produced by ceftazidime-resistant Pseudomonas aeruginosa strains in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plésiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.019364-0⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (8), pp.3512-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01646-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474830v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of extensive-drug-resistant Pseudomonas aeruginosa in a French university hospital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vettoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Floret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (10), pp.1217-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10096-009-0767-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a new extended-spectrum oxacillinase in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkp438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Pseudomonas aeruginosa: ONERBA network data and results of the 2007 survey]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 Suppl 2, pp.S63-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0399-077X(08)72994-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic susceptibility and mechanisms of beta-lactam resistance among clinical strains of Pseudomonas aeruginosa: first report in Algeria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Baba Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (4), pp.187-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2008.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between antibiotic use and incidence of MexXY-OprM overproducers among clinical isolates of Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (3), pp.1173-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01212-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MexAB-OprM- and MexXY-overproducing mutants are very prevalent among clinical strains of Pseudomonas aeruginosa with reduced susceptibility to ticarcillin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Roussel-Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (4), pp.1582-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01334-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa may accumulate drug resistance mechanisms without losing its ability to cause bloodstream infections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Roussel-Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (10), pp.3531-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00503-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of several nonenzymatic mechanisms on the resistance of Pseudomonas aeruginosa to aminoglycosides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El'Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes-Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (3), pp.1016-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00704-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of Pseudomonas aeruginosa to antimicrobials: a 2004 French multicentre hospital study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Plesiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roussel-Delvallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59 (5), pp.1021-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkm076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo impact of the MexXY efflux system on aminoglycoside efficacy in an experimental model of Pseudomonas aeruginosa pneumonia treated with tobramycin.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of a multiresistant strain of Pseudomonas aeruginosa producing PER-1 β-lactamase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Llanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plésiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (5), pp.426-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01371.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 12 (3), pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2005.01333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510523v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of a multiresistant strain of Pseudomonas aeruginosa producing PER-1 β-lactamase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Plésiat</w:t>
+                <w:t xml:space="preserve">Involvement of the MexXY-OprM efflux system in emergence of cefepime resistance in clinical strains of Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2005.01333.x⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (4), pp.1347-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.50.4.1347-1351.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560585v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the MexXY-OprM efflux system in emergence of cefepime resistance in clinical strains of Pseudomonas aeruginosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Plésiat</w:t>
+                <w:t xml:space="preserve">Genetic analysis of a multiresistant strain of Pseudomonas aeruginosa producing PER-1 beta-lactamase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Llanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neuwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plésiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.50.4.1347-1351.2006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (3), pp.270-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2005.01333.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464785v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of a multiresistant strain of Pseudomonas aeruginosa producing PER-1 beta-lactamase.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">In-vivo impact of the MexXY efflux system on aminoglycoside efficacy in an experimental model of Pseudomonas aeruginosa pneumonia treated with tobramycin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plesiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (3), pp.270-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2005.01333.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 12 (5), pp.426-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2006.01371.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510524v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Low-level resistance to fluoroquinolones conferred by efflux overproduction in Pseudomonas aeruginosa: clinical significance and routine detection].</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutations in PA3574 (nalD) Lead to Increased MexAB-OprM Expression and Multidrug Resistance in Laboratory and Clinical Isolates of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plesiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Poole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2005.08.005⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (5), pp.1782 - 1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.49.5.1782-1786.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01696209v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in PA3574 (nalD) Lead to Increased MexAB-OprM Expression and Multidrug Resistance in Laboratory and Clinical Isolates of Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keith Poole</w:t>
+                <w:t xml:space="preserve">Susceptibility of Escherichia coli to the amoxycillin-clavulanate combination: which recommendations should be used to provide relevant information to clinicians?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plésiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivania Patry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.49.5.1782-1786.2005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (3), pp.237 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2005.01075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696230v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriostatic and bactericidal activities of eight fluoroquinolones against MexAB-OprM-overproducing clinical strains of Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chavanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plesiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55 (4), pp.518 - 522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dki030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of Escherichia coli to the amoxycillin-clavulanate combination: which recommendations should be used to provide relevant information to clinicians?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+                <w:t xml:space="preserve">[Low-level resistance to fluoroquinolones conferred by efflux overproduction in Pseudomonas aeruginosa: clinical significance and routine detection].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chavanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2005.01075.x⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (8-9), pp.495 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2005.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696258v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux systèmes d'efflux exprimés simultanément chez des souches cliniques de Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Llanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivania Patry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (8), pp.455 - 461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patbio.2004.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the multidrug efflux system MexXY in the emergence of moderate resistance to aminoglycosides among Pseudomonas aeruginosa isolates from patients with cystic fibrosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Ramos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plesiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1676-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical strains of Pseudomonas aeruginosa overproducing MexAB-OprM and MexXY efflux pumps simultaneously.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Benali-Baitich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1797-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiologies of acute, persistent, and dysenteric diarrheas in adults in Bangui, Central African Republic, in relation to human immunodeficiency virus serostatus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Germani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Minssart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vohito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Yassibanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Glaziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 59 (6), pp.1008-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4269/ajtmh.1998.59.1008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19262,495 +19355,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote intestinal des patients atteints de cirrhose sévère est modifié par la rifaximine et est associé à des modifications de la sévérité de la maladie : résultats de l’étude multicentrique ProPILA-Rifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Pitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Folia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et après, qu’est-ce qui va changer ? Changements climatiques, biodiversité, santé humaine... ce que l’avenir pourrait nous réserver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de Chrono-environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Insertion Sequences and Genome Rearrangements in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huda Al-Nayyef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWBBIO 2015, 3rd Int. Work-Conf. on Bioinformatics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Granada, Spain. pp.426-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19760,530 +19853,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of patient, drain, and hospital wastewater connections in the surveillance of multidrug resistant Enterobacterales epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Mougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCMID Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Munich (Allemagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating sampling methods for the detection of multidrugresistant Enterobacterales in Nursing Home Wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Mougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Helsens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 Congress of the European Society of
  Clinical Microbiology and Infectious Diseases (ESCMID Global)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Munich, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What risk does crop irrigation with reclaimed municipal wastewater represent with respect to the transmission of antimicrobial resistance to humans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Environmental Dimension of Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High bacterial diversity of a chlor-alkali and Hg-enriched tailing pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20293,444 +20386,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging contaminants: analysis, aquatic compartments and water pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guorui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vysetti Balaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lichtfouse E., Schwarzbauer J., Didier R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Contaminants Vol. 1 Occurrence and Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1 - 111, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69078-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate of Antibiotic-Resistant Bacteria in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Springer International Publishing, pp.207-260, 2021, Environmental Chemistry for a Sustainable World, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Insertion Sequences and Genome Rearrangements in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huda Al-Nayyef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9043, Springer International Publishing, pp.426-437, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16483-0_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03496936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20740,165 +20833,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiorésistance et environnement - État et causes possibles de la contamination des milieux en France par les antibiotiques, les bactéries résistantes aux antibiotiques et les supports génétiques de la résistance aux antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2016-SA-025, Anses. 2020, 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04301762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId676"/>
+      <w:footerReference w:type="default" r:id="rId683"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20966,51 +21059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E40EB6"/>
+    <w:nsid w:val="BFBBECA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21197,51 +21290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-hocquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4192-7238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056536852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208795971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358578553" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Slekovec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3202.251386" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Verschuuren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guther" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Riccio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salamanca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hassoun-Kheir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Hoorde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peleg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2025.09.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05170243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Th&#233;venot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bardou-Jacquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.06.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hocquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.11.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.100971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G&#246;pel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guther" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Gladstone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conzelmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bunk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.12.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05539394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Horikian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amarache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tourtet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-024-00323-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104806" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(24)00538-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Algros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-023-03069-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1754" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chassagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.06.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adot&#233;vi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jacoulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Meurisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laheurte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12020382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meunier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114143" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.01.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Conzelmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.07.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zeggay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1068420" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vysetti Balaram" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lado Ribeiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01447-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debernardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Almarcha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27978" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kamus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac054" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.05.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Genet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155353" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03496334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.107047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03921929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anno de Jong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Prenger-Berninghoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac318" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Juarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Puja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000629" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Roina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34928" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Riccio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.12.024" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04095119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deleume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01022-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edwige L Fils" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247875" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356640v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Muller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85116-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cholley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouverez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.06.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Youala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Simjee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Moyaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Klee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108644" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541555v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miossec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.02.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533554v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seraphin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-020-0703-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Luscher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simonin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Falconnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01947" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sauget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05098-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000356" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490753v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amaris Hobson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonacorsi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baruchel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mony Fahd" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57505-w" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Marpaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naegelen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15617" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03037830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111737" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053749v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mar&#237;a L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lawes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Nebot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beyaert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00796-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Ma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjuan Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Qian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcla.23363" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chiapponi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060335" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315676v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chagrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03653-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083466v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nerich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fagnoni-Legat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz070" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315688v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bailly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.149" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triponney" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plesiat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00191-19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.04.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226443v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315678v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01440" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315695v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle P. Beyaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0410-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083439v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Slekovec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jerome robert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rogues" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03519-w" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Varin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2017.304" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812635v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.03.014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712188v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.11.014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315723v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205603" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438015v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panisa Treepong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty479" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812627v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ludwig Aho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pechinot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.12.028" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDRCRFT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982352v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avril" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit-Cattin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.05.015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZL765C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664766v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.04.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664243v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Silvant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000129" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508753v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mariette" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tavernier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huynh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Isnard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2016.1204652" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508750v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Mora" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mayer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0984-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506043v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vannier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.09.023" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306082v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ponsin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahmen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508758v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Titecat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Liang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul-Jin Lee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Charlet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw210" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F El Garch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechaudee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Woehrle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.08.033" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508741v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantha D Kulasekara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13336" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507182v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.05.010" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306025v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306032v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouiller" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cholley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506830v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivania Patry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#233;non" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.04.009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114612v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cabrolier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552467v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139920" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552453v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;chet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2015.03.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131118v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Rolland" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126468" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306065v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Stojanov" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131125v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0324-x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306067v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafolie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sauget" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cabrolier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061605v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.06.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCN0S912-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061603v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roughyatou Ka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guessennd" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061619v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Jacobs" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Miller" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00515-14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306039v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Matton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01186" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061621v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Brittnacher" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fong" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary S Hayden" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-355" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912385v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malugani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pouthier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2013.09.005" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061617v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liapis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavali&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12727" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994515v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;chet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plantin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciu190" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061607v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manzoni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.004" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58QVQCH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926036v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huttner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt328" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114505v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lafolie" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994481v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delarbre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merens" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2125-8" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802859v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L'H&#233;riteau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel P&#233;fau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks406" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802678v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2012.07.021" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB8H95NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926045v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.06.001" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJZF38QL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926039v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt435" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735479v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Lozano" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2012.07.013" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XG7PQDB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802743v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.09.007" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802793v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002778" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682600v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leroy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faller" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.06376-11" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802679v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049300" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735480v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Sergent" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauchot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeunet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.02.005" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B583RBV7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668374v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2011.04.003" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627171v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00102-11" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736230v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denizot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vetterotti" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauny" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627176v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dehecq" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02585-10" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668369v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colomb" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belmonte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr187" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510525v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01646-09" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496236v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehecq" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pl&#233;siat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627185v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2010.06.007" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM1K7VMB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474830v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cravoisy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.019364-0" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448428v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vettoretti" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floret" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-009-0767-8" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNM2CL74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448435v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp438" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341689v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Costa" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(08)72994-9" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V508PRZW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510527v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Baba Ahmed" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakour" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2008.01.009" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GXFJ3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341670v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Muller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01212-07" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464782v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Roussel-Delvallez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Cavallo" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01334-06" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464781v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Favre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00503-07" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464783v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El'Garch" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes-Barakat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00704-06" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510522v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cavallo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plesiat" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel-Delvallez" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm076" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510523v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martha" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croisier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01371.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560585v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neuwirth" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Garch" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2005.01333.x" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464785v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nordmann" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cabanne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.50.4.1347-1351.2006" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510524v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llanes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696209v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bize" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jeannot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chavanet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2005.08.005" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH3V0Z14-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696230v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Sobel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Cao" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Poole" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.5.1782-1786.2005" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696246v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki030" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696258v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2005.01075.x" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696265v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.03.014" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QSQC3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696291v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vogne" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ramos Aires" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bailly" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696285v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benali-Baitich" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249670v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Germani" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Minssart" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vohito" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yassibanda" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glaziou" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.1998.59.1008" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563765v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gonthier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitta" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314638v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230840v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huda Al-Nayyef" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604213v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Legeay" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mougon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sorlin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Loison" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604215v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Helsens" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferriot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legeay" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684163v2" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555567v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388911v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_4" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496936v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16483-0_42" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-hocquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4192-7238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056536852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208795971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Yn8I3XIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358578553" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111499" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Slekovec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3202.251386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Verschuuren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guther" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Riccio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salamanca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337346" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hassoun-Kheir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Hoorde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peleg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2025.09.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hocquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.11.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.100971" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05539394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Th&#233;venot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bardou-Jacquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.06.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G&#246;pel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guther" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Gladstone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conzelmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bunk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.12.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05170243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Horikian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amarache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tourtet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-024-00323-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104806" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(24)00538-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1754" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adot&#233;vi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Vernerey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jacoulet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Meurisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laheurte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00096" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chassagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.06.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12020382" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2023.114143" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.01.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Algros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-023-03069-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vysetti Balaram" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lado Ribeiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01447-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zeggay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1068420" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debernardi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Almarcha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27978" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03496334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.107047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Conzelmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.05.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Genet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155353" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kamus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac054" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03921929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anno de Jong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Prenger-Berninghoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.07.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Roina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34928" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Riccio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.12.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04095119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deleume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01022-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Edwige L Fils" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247875" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85116-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356587v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Juarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Puja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000629" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sauget" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05098-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054559v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Luscher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simonin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Falconnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01947" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054008v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Youala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Simjee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Moyaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Klee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108644" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000356" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044091v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cholley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouverez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.06.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108601" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miossec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.02.016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533554v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seraphin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-020-0703-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490753v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amaris Hobson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonacorsi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baruchel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mony Fahd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57505-w" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541556v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Marpaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naegelen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15617" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03037830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111737" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Mar&#237;a L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lawes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Nebot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Beyaert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00796-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafeng Ma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjuan Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Qian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcla.23363" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040863v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chiapponi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060335" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315692v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.04.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315697v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triponney" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plesiat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00191-19" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bailly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.149" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Slekovec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jerome robert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Mee-Marquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rogues" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03519-w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315695v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle P. Beyaert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0410-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315678v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01440" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nerich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fagnoni-Legat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz070" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315676v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chagrot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03653-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712188v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.11.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K8ZHWGP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205603" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438015v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panisa Treepong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty479" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ludwig Aho" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pechinot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.12.028" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDRCRFT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982352v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Avril" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoit-Cattin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.05.015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZL765C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812624v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Varin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2017.304" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812635v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.03.014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9L4F5XH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664766v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.04.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62FRDSNK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505999v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664243v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Silvant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000129" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508750v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Mora" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mayer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0984-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508753v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mariette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tavernier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huynh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Isnard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2016.1204652" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506213v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F El Garch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechaudee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Woehrle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.08.033" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506043v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vannier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2016.09.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TCSNK6C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Titecat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Liang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul-Jin Lee" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Charlet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw210" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508741v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantha D Kulasekara" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13336" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ponsin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahmen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507182v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.05.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L63DXSL4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306032v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouiller" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cholley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306025v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506830v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivania Patry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#233;non" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.04.009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XTH5KL0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552453v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;chet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antinf.2015.03.001" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131118v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Rolland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126468" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306067v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafolie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sauget" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cabrolier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306065v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Stojanov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131125v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0324-x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114612v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cabrolier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139920" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061619v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Jacobs" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Miller" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00515-14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306039v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limelette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Matton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01186" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061621v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Brittnacher" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fong" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary S Hayden" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-355" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912385v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malugani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pouthier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcyt.2013.09.005" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061617v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liapis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Nicolas-Chanoine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavali&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12727" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061607v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Manzoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.004" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C58QVQCH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994515v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Br&#233;chet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plantin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciu190" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926036v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huttner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt328" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114505v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lafolie" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994481v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Delarbre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merens" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2125-8" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061605v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.06.004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCN0S912-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061603v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roughyatou Ka" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guessennd" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107008" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802859v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L'H&#233;riteau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel P&#233;fau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks406" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802678v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2012.07.021" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB8H95NF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926045v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2013.06.001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJZF38QL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926039v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt435" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735479v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Lozano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2012.07.013" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XG7PQDB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802743v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faivre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humbert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.09.007" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802793v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002778" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682600v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leroy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faller" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.06376-11" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802679v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049300" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735480v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Sergent" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauchot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeunet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.02.005" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B583RBV7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668374v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2011.04.003" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627171v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00102-11" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736230v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denizot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vetterotti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauny" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627176v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dehecq" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02585-10" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668369v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Colomb" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belmonte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkr187" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496236v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehecq" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pl&#233;siat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627185v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2010.06.007" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM1K7VMB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474830v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cravoisy" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.019364-0" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510525v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01646-09" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448428v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vettoretti" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-009-0767-8" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNM2CL74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448435v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkp438" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341689v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Costa" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(08)72994-9" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V508PRZW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510527v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Baba Ahmed" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakour" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2008.01.009" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GXFJ3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341670v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Muller" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01212-07" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464782v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Roussel-Delvallez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Cavallo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01334-06" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464781v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Favre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00503-07" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464783v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El'Garch" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes-Barakat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00704-06" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510522v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cavallo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plesiat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel-Delvallez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm076" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560585v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neuwirth" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Garch" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2005.01333.x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464785v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nordmann" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cabanne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.50.4.1347-1351.2006" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510524v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llanes" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510523v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martha" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croisier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2006.01371.x" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696230v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Sobel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Cao" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Poole" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.5.1782-1786.2005" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696258v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2005.01075.x" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696246v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chavanet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dki030" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696209v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bize" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jeannot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2005.08.005" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH3V0Z14-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696265v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.03.014" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QSQC3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696291v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vogne" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ramos Aires" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bailly" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696285v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benali-Baitich" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249670v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Germani" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Minssart" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vohito" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yassibanda" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glaziou" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.1998.59.1008" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563765v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gonthier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitta" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314638v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230840v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huda Al-Nayyef" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bahi" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604213v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Legeay" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mougon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sorlin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Loison" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604215v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Helsens" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferriot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legeay" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684163v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555567v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388911v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_4" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496936v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16483-0_42" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>