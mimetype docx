--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -1593,347 +1593,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated, multi-scale modelling approach for the simulation of multiphase dispersion from accidental CO2 pipeline releases in realistic terrain</w:t>
+                <w:t xml:space="preserve">Evaluation of multi-phase atmospheric dispersion models for application to Carbon Capture and Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Woolley</w:t>
+                <w:t xml:space="preserve">S.E. Gant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fairweather</w:t>
+                <w:t xml:space="preserve">V.D. Narasimhamurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Wareing</w:t>
+                <w:t xml:space="preserve">T. Skjold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.221-238. </w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.286-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2014.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855548v1</w:t>
+                <w:t xml:space="preserve">ineris-01855581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multi-phase atmospheric dispersion models for application to Carbon Capture and Storage</w:t>
+                <w:t xml:space="preserve">An integrated, multi-scale modelling approach for the simulation of multiphase dispersion from accidental CO2 pipeline releases in realistic terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Gant</w:t>
+                <w:t xml:space="preserve">R.M. Woolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.D. Narasimhamurthy</w:t>
+                <w:t xml:space="preserve">Michael Fairweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Skjold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Jamois</w:t>
+                <w:t xml:space="preserve">C.J. Wareing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.286-298. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.221-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2014.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855581v1</w:t>
+                <w:t xml:space="preserve">ineris-01855548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurement and Reynolds-averaged Navier-Stokes modelling of the near-field structure of multi-phase CO2 jet releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Woolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fairweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Wareing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.E.G. Falle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,191 +1991,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of potential leakage on several stressed fittings for hydrogen pressures up to 700 bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Houssin-Agbomson</w:t>
+                <w:t xml:space="preserve">Data for the evaluation of hydrogen risks onboard vehicles: Outcomes from the French project drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Ruban</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tkatschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.17509-17516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.149⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.17645-17654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961784v1</w:t>
+                <w:t xml:space="preserve">hal-00785114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire risk on high-pressure full composite cylinders for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,536 +2195,524 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bustamante-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.17630-17638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.05.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for the evaluation of hydrogen risks onboard vehicles: Outcomes from the French project drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+                <w:t xml:space="preserve">Study of potential leakage on several stressed fittings for hydrogen pressures up to 700 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Houssin-Agbomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daubech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (22), pp.17645-17654. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 37, pp.17509-17516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.147⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00785114v1</w:t>
+                <w:t xml:space="preserve">ineris-00961784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure hydrogen fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale hydrogen release in an isothermal confined area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (3), pp.2367-2373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.04.055⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.2302-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963276v1</w:t>
+                <w:t xml:space="preserve">ineris-00963288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale hydrogen release in an isothermal confined area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+                <w:t xml:space="preserve">High pressure hydrogen fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Proust</w:t>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (3), pp.2302-2312. </w:t>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.2367-2373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963288v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of large-scale methane / hydrogen jet fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,273 +2890,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation d’oxynitrures : leur utilisation comme capteurs sélectifs d’ammoniac dans l’atmosphère</w:t>
+                <w:t xml:space="preserve">Selectivity of semiconductor gas sensors achieved by gaseous treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">F. Ménil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jamois</w:t>
+                <w:t xml:space="preserve">C. Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guyader</w:t>
+                <w:t xml:space="preserve">P. Dutronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Colin</w:t>
+                <w:t xml:space="preserve">J.-L. Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 3èmes Journées Nationales d’Etudes sur la Technologie des Céramiques pour l’Electronique et l’Electrotechnique, CNET Lannion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 5 p</w:t>
+              <w:t xml:space="preserve">Proceedings Third International Meeting on Chemical Sensors, Cleveland (Ohio) USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.366-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482174v1</w:t>
+                <w:t xml:space="preserve">hal-01481691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity of semiconductor gas sensors achieved by gaseous treatments</w:t>
+                <w:t xml:space="preserve">Préparation et caractérisation d’oxynitrures : leur utilisation comme capteurs sélectifs d’ammoniac dans l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ménil</w:t>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lucat</w:t>
+                <w:t xml:space="preserve">D. Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dutronc</w:t>
+                <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Aucouturier</w:t>
+                <w:t xml:space="preserve">Y. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Third International Meeting on Chemical Sensors, Cleveland (Ohio) USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, pp.366-368</w:t>
+              <w:t xml:space="preserve">Proceedings 3èmes Journées Nationales d’Etudes sur la Technologie des Céramiques pour l’Electronique et l’Electrotechnique, CNET Lannion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481691v1</w:t>
+                <w:t xml:space="preserve">hal-01482174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4560,51 +4560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modelling of the near-field structure of large-scale sonic CO2 releases from pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Woolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fairweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Wareing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2PipeHaz : quantitative hazard assessment for next generation CO2 pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Woolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fairweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Wareing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,286 +5283,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-air vented explosions : new experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Daubech</w:t>
+                <w:t xml:space="preserve">La sécurité du captage et du stockage du CO2 : un défi pour les industries de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on hydrogen safety (ICHS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bruxelles, Belgium. pp.NC</w:t>
+              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971202v1</w:t>
+                <w:t xml:space="preserve">ineris-00973714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité du captage et du stockage du CO2 : un défi pour les industries de l'énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen-air vented explosions : new experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daubech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.NC</w:t>
+              <w:t xml:space="preserve">5. International conference on hydrogen safety (ICHS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bruxelles, Belgium. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973714v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynolds-averaged navier-stokes modelling of the near-field structure of accidental releases of carbon dioxide from pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fairweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.E.G. Falle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,77 +5777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurement and RANS modelling of multiphase CO2 jet releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Woolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fairweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A.E.G. Falle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,631 +5896,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards resilient high pressure GH2 reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of potential leakage on several stressed fittings for hydrogen pressures up to 700 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Houssin-Agbomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daubech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low carbon earth summit "Leading the Green Economy, Returning to Harmony with Nature" (LCES 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Dalian, China</w:t>
+              <w:t xml:space="preserve">4. International Conference on Hydrogen Safety (ICHS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970918v1</w:t>
+                <w:t xml:space="preserve">ineris-00970868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for the evaluation of hydrogen risks onboard vehicles : outcomes from the french project DRIVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+                <w:t xml:space="preserve">Dynamics of vented hydrogen-air deflagrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daubech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leprette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Hydrogen Safety (ICHS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973624v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of potential leakage on several stressed fittings for hydrogen pressures up to 700 bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Houssin-Agbomson</w:t>
+                <w:t xml:space="preserve">Fire risk on high-pressure full composite cylinders for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Heudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Ruban</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourhy-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Hydrogen Safety (ICHS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970868v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of vented hydrogen-air deflagrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Daubech</w:t>
+                <w:t xml:space="preserve">Data for the evaluation of hydrogen risks onboard vehicles : outcomes from the french project DRIVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tkatschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Hydrogen Safety (ICHS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973626v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire risk on high-pressure full composite cylinders for automotive applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Towards resilient high pressure GH2 reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Heudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Hydrogen Safety (ICHS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.NC</w:t>
+              <w:t xml:space="preserve">Low carbon earth summit "Leading the Green Economy, Returning to Harmony with Nature" (LCES 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970867v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of turbulence in explosion protection design</w:t>
               </w:r>
@@ -6873,51 +6873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Hydrogen Safety (ICHS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ajaccio, France. Paper 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6942,77 +6942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale hydrogen release in an isothermal confined area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dagba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,77 +7076,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes of the formation of large unconfined clouds following a massive spillage of liquid hydrogen on the ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on hydrogen safety (ICHS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Sebastian, Spain. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7944,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Menil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8330,51 +8330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05426059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Teberikler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Fahmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drescher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marques-Riquelme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.03.064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Teberikler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2023.103974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03358549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.101993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03336175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hisken" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Atanga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodia Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Wingerden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin-Agbomson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blanchetiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccollum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saint-Macary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fernando Mendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Martynov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentian Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Mahgerefteh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Brown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hebrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b00181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante Valencia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Vannet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Domergue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heudier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-015-0513-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daubech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.05.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Woolley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fairweather" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wareing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Gant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Narasimhamurthy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skjold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2014.09.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E.G. Falle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.06.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Ruban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.149" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.05.140" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQTLWTX7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tkatschenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D57NV7F1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.04.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HBLR79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.080" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DM2CWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49L6H6L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481691v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutronc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Aucouturier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proust Christophe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Pique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Tarrisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20221124" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaillant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiling Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4292071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03499499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leprette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Skjold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spruijt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.C Hulsbosch-Dam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.01.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Woolley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Wareing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A.E.G. Falle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.274" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kazmierczak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laveuve" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sail" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchetiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Geniaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Osman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973714v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59520-1.50074-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reimeringer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantelauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houssin-Agbomson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruban" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourhy-Weber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snoeys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Going" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Penelon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W.M. Witlox" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi. Oke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil J. Bowen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973269v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dagba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973268v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970035v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969747v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baud-Grasset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girardeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971941v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rose" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Menil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aucouturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280682v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05426059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Teberikler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Fahmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drescher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marques-Riquelme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.03.064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Teberikler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2023.103974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03358549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.101993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03336175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hisken" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Atanga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodia Lucas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Wingerden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2021.104561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin-Agbomson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blanchetiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccollum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saint-Macary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fernando Mendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Martynov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentian Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Mahgerefteh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Brown" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hebrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b00181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante Valencia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Vannet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Domergue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heudier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-015-0513-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daubech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.05.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Gant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Narasimhamurthy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Skjold" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2014.09.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Woolley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fairweather" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wareing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E.G. Falle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.06.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tkatschenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.147" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D57NV7F1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Ruban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bustamante-Valencia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.05.140" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQTLWTX7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DM2CWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.04.055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8HBLR79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49L6H6L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutronc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Aucouturier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyader" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proust Christophe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Pique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Tarrisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7795/810.20221124" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaillant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiling Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laruelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4292071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03499499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leprette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Skjold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spruijt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.C Hulsbosch-Dam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.01.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Woolley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Wareing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A.E.G. Falle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.274" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kazmierczak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laveuve" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sail" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchetiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Geniaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Osman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59520-1.50074-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reimeringer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantelauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houssin-Agbomson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourhy-Weber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973624v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snoeys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Going" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Penelon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W.M. Witlox" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi. Oke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil J. Bowen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973269v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dagba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973268v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamberger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970035v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969747v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baud-Grasset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Girardeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971941v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rose" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Menil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aucouturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280682v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>