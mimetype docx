--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.09090909091px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Josselin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Didier JOSSELIN's CV (click on &amp;quot;Voir plus&amp;quot; for further information)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1051-9928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075076578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dr. Didier JOSSELIN (update 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative geographer, methodologist in Spatial Analysis & Geographical Information ScienceUMR ESPACE 7300, 74, rue Louis Pasteur, 84029 Avignon Cedex, France ; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umrespace.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Director of Research (Prof) in the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French National Center of Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS)Editor of the Journal of Interdisciplinary Methodologies and Issues in Science (JIMIS) ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jimis.episciences.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-editor of the Journal Mappemonde ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/mappemonde/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33 (0)6 07 40 69 38 / +33 (0)4 90 16 26 93Email : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier.josselin@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN SKILLS and ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Analysis and Exploratory (Geo)-statistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilities, Demand Responsive Transport Optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robustness, Modifiable Areal Unit Problem</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Climate Projection Scaling Models and Environmental Studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Data Usability, Spatial Information Quality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamic Cartography ; Interactive GIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environment, Landscape Ecology, Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geo-economy, Fuzzy Modelling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods for Spatial Aggregation and Partitioning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS Software : ArcInfo, Geoconcept, Idrisi, GRASS, SmallWorld, PostGIS, QGIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development for Geocomputation : LISP(STAT), Pascal, Basic, C (bases)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language : English (written, spoken), school German, basic knowledge in Spanish</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)leader of 20 interdisciplinary research programs (geography, computer science, maths, agronomy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise of (inter)national projects for French and Regional Research Agencies (ANR, HCERES, Canadian and Belgian Research agencies, European Research Agency)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the French Network in Geomatics MAGIS, member of the AGILE European Association until 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research International Committees: AGILE, GEO-AN-MOD, ICC (ICA), SAGEO, TheoQuant, CUPUM...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organization of international conference on GIS: SAGEO (2005, 2016, 2025, AGILE'2012, Spatial Accuracy'2016, JDS'2017, AFGP'2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular or occasional reviewer fot scientific Journals: JASS, RIG, Remote Sensing, IJAEIS, Transaction in GIS, Télédétection,TSI, International Journal of Cartography, IJGIS, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN APPOINTMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 until now: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of Research, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR ESPACE 6012), Université d'Avignon et des Pays de Vaucluse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of the Research University School of Avignon University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (federation of 8 laboratories: 6 in social science + mathematics and computer science)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2023: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of the laboratory ESPACE, UMR 7300 in CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Université Côte d’Azur, Aix-Marseille-Université + Alès (about 100 members in the lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2022: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Director of the interdisciplinary national research group, GdR MAGIS of CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; more than 50 laboratories and 300 researchers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Professor at the University of Tasmania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher in LIA,  still in ESPACE, Avignon University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002– 2010: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR ESPACE 6012), Université d'Avignon et des Pays de Vaucluse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">October 1996– 2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR THEMA 6049), Université de Franche-Comté, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Engineer in Smallworld Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, post-doc, Cambridge (UK)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Manager,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA and Grenoble University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1995: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">lecturer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « La déprise agricole en zone de montagne. Vers un outil d'aide à la modélisation spatiale couplant Systèmes d'Induction et d'Information Géographique », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAboratoire de la Montagne Alpine (LAMA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS URA 344, Université Joseph Fourier, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING/PARTIPATING in PhD/HDR juries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision: 24 phD, 2 post-doct in Transportation, Spatial Modelling, Environment, Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantity: average of 120 hours / year in different universities (Avignon, Digne, Nîmes, Aix) until 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topics: GI Science, Spatial Optimization and Analysis, Multicriteria Analysis, Spatial Robustness, Landscape Ecology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Degrees: Licence, Master</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation in defense juries: 70 PhD juries  (more than half as reviewer), 6 French HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO-RESPONSABILITY  or PARTICIPATION in SCIENTIFIC PROJECTS from 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Resinet Risk zoning and resilient routing  for urban elastic optical inter-data-center networks, 2025, 8 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects CABANES & BANJO (Prime 80), Braess paradox modelling, MITI CNRS, 2025, 12 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Urban walkability (PACA region), 2025, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project SQUAL, Citizen science for water management, MITI CNRS, 2023-2024, 8 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project GEODYN Dynamic graphs and Time Geography, Avignon University, 2021-22, 4 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Carbon-free transportation modes in the Provence Alpes Côte d'Azur region, 2021-22, 15 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project CliMedScale, Studying climate scales in Mediterranéean areas, 2020-21, 10 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Prospective of New Shared and Responsive Transports in the PACA region, 2019, 27 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Weak Spatial Signals (WeakSpaSIG) PEPS/CNRS, collaboration in MAGIS research group, 2017, 15 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project BV-Rage, analysing the voting behavior and profiles according to polling station location and shape,  2016-17, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Tchekoff, optimised cultural routing in museums and festivals, 2015-16, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ESTOC - Electrical Stations and Transport Optimisation for Citizens, 2014, UAPV, 13 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project CartoMuse (relation between Music and Cartography), 2013-2014, geography, computer science, 4 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Urbi & Orbi (biomimicry: orbital networks from orbweb of spiders applied to human networks), 2013-2014, PEPS/CNRS, geography, ecology, mathematics, computer science, 5 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Mobilities in South-Essonne, « Leave your Vehicle in your Garage » (LVG) ; SAS Prorentsoft, Chamber of Commerce of Essonne, Sous-Préfecture d'Etampes, SA Faurecia, 2012-2013, 70 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ROLSES, Robust and Optimal Locations for Sustainable Environment and Systems, ANR SYSCOMM n° SYSC-010-01, 2009-2012; geography, statistics et mathematics, 250 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MODULOBUS, Prototypes and new models and apporaches for urban and rural dynamic optimized demand responsive tranportation, ANR PREDIT TSFA n° 0766C0246, ADEME, 2008-2011, geography, computer science, 450 k€</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD CO-SUPERVISION (24, withart of supervision)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transportation (11 Geography): C. Genre-Grandpierre (2000, 20%), A. Banos (2002, 90%), T. Thévenin (2003, 90%), J. Bolot (2006, 80%), E. Castex (2007, 80%), R. Chevrier (2008, 80%), J. Prud'homme (2013, 70%), A. Lammoglia (2013, 80%), L. Garcin (2021..., 80%), L. Brocchini (2023..., 50%), S. Madmar (2025..., 50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Land & property (2, Geography): T. Lecourt (2020..., 20%), P. Le Brun (2020..., 10%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environment (4 Geography) : I. Mahfoud (2009, 80%), R. Louvet (2014, aborted, 50%), S. Jourani (2023..., 30%), L. Parey (2025..., 50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agiculture (1, Agronomy): M. Moulery (2000, 40%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation and Routing (5 Computer Science) : T. Garaix (2007, 40%), M. A. Ait Ouahmed (2018, 50%), S. Boularouk (2018, 70%), M. Mathias (2014, 20%), H. E. Ben Smida (2024-2025, 10%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heritage (1, History) : M. Ferrand (2022, 30%)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nominated for the CNRS silver medal by section 39 in 2023 (not awarded)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Awards of the best paper (4): FCTA’2011, ICCSA’2017 (session), ICOR’2017, AGILE’2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invitation to present in a plenary session of an international conferences or colloquium: Morocco (RSG'2013), Vietnam (VIAMC'2017), Russia (SSORA'2018 international summer school), Tunisia (ISG'2019), Spain (IWUA-ICE'2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION and DIPLOMA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherche (HDR), Géographie, UMR ESPACE, Université d'Avignon et des Pays de Vaucluse (UAPV), France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : Thèse de doctorat, Géographie, Laboratoire de la Montagne Alpine (LAMA), Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Dipôme d'Etude Approfondie (DEA), Gestion des espaces montagnards, Laboratoire de la Montagne Alpine (LAMA), Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Maîtrise Sciences Naturelles, Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987 : Diplôme d'Etude Universitaire Générale (DEUG), Série B, Biologie-Géologie, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987 : Diplôme d'Etude Universitaire des Sciences et des technologies (DEUST), Agro-alimentaire, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 : Ecole Supérieure d'Agriculture (Angers, réorientation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 : Baccalauréat, Série D (biologie, environnement), Lycée Jean-Giraudoux, Châteauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Music player: acoustic and electronic drums, saxophone, cello, double bass ; practice in orchestra (grand harmony orchestra, jazz bigband and chamber orchestra) ; design of electronic instruments.Sport and leisure: tennis, cycling, running, motorbike (trail monocylinder BMW 650 GS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microsimulation-Based Methodology for Evaluating Efficiency and Safety in Roundabout Corridors: Case Studies of Pisa (Italy) and Avignon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Losa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.186. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures10070186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Traffic Paradoxes: A Study of Roundabout Corridors and Their Effects on Network Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (22), pp.10290. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su172210290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine public, une réserve d’urbanisation invisible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove zonation mapping in West Africa, at 10-m resolution, optimized for inter-annual monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safietou Soumaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.102027. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Sufficiency Assessment: Defining the Foodshed Spatial Signature of Supply Chains for Beef in Avignon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12030419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de déplacement individuel doux basés sur l’électrique. Attractivité et insertion modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.8135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinosad application in an apple orchard affects both the abundance of the spider Araneus diadematus and its web construction behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-020-02179-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire. Application géomatique en Région Provence-Alpes-Côte d'Azur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Scale on Several Metrics Used in Geographical Object-Based Image Analysis: Does GEOBIA Mitigate the Modifiable Areal Unit Problem (MAUP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation Optimization of Electric Cars in One-Way Car-sharing Systems: Modeling, Exact Solving and Heuristics Algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.367 - 398. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2017.1372762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for a Voice Transcription of OpenStreetMap Data: The Case of Space Apprehension by Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer, Electrical, Automation, Control and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-inscription de proximité et effets sur la participation électorale en region PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (44), pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sightseeing Tours: A model for visits in Art Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un service d’autopartage de véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.211-235. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.26.211-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des niveaux d’échelle sur l’étude des feux de forêts du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic Modeling based Representation to Detect Tweet Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-629-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some propositions to find optimal conditions to simulate a flexible transport using an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilleau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 728, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Object Recognition in a Natural Image: an Experimental Approach Using Geographic Object Based Image Analysis (GEOBIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), 19 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2014010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weighted Fuzzy Barycenter: Definition and Application to Forest Fire Control in the PACA Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mangiavillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ellerkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the optimal center location. A spatial thinking based on robustness, sensitivity, and influence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.923-941. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/b38036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing new adaptive and robust estimators of location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications de l'Institut de Statistique de l'Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial Robustesse, 56 (2-3), pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision robuste pour la localisation d’un centre de traitement des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial Robustesse, 56 (2-3), pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of occupancy rate in dial-a-ride problems via linear fractional column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.1435 - 1442. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with alternative paths: an application to on-demand transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour le transport à la demande en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance à l'automobile, tension dans les mobilités et stratégies des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 419, pp.1 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités éclatées : La réponse des transports à la demande aux nouvelles formes de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/2-3, pp.433-447. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.2292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la demande points à points en zone peu dense. Proposition d'une méthode d'optimisation de tournées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.article 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-temporelle d'un réseau de transport public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.157--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;vagues voyageuses&amp;quot; du campagnol terrestre en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de décision en géoéconomie dans un contexte imprécis et incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brimicombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et coopération intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les profils de mobilité individuelle : perspectives pour une mutualisation spatiotemporelle des déplacements quotidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM - 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régimes en transition : Evaluer les effets des changements d’occupation des sols et du changement climatique sur les débits dans les Cévennes (Sud du Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Jourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie physique au service de l’aménagement du territoire dans un contexte de changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Géographie Physique, Oct 2025, Mohemmadia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion autour de la géographie théorique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'espace et après ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESPACE, Jun 2024, Avignon, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est ce que la rugosité de la limite urbaine a un effet positif sur l’orientation de la production agricole vers les marchés locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre INRAE ecodeveloopement - Chercheurs Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecodeveloppement, Jun 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un potentiel de regroupement de mobilité à partir de données spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation d'estimation de température selon les échelles administratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Laval (Québec), France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infering meteorological information at different scales from several sources of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Braga (Portugal), Sep 2023, Braga, Portugal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie pour l’identification de la rugosité de la limite urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023 - Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Quebec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie pour l’identification de la rugosité de la limite urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Spatial Analysis and GEOmatics (SAGEO) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval., Jun 2023, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of home spatial distributions based on workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Palate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG 2023 - European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of hydrological metrology of low streams and impact on the estimation of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change &amp; Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'autocopartage : un nouveau mode de transport partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des Matières en Suspension et de la charge solide des cours d’eau cévenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Draix-Bléone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Draix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the Tobler’s law? Influence of the metric to compute the distance between an optimal facility and its demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the Tobler’s law? Influence of the metric to compute the distance between an optimal facility and its demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography (ECTQG) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville VS Agriculture -Le Ying et le Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASDRLF 2021- Sessions Speciale - Production Agricole, action publique et alimentation des villes : définitions, échelles et scénarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESPACE ( Didier Josselin Cyrille Genre Grand pierre ), Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autocopartage, un nouveau mode de transport innovant et hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation prospective des flux journaliers de navetteurs à l'aide de modèles gravitaires : analyse de sensibilité dans un contexte de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde loi cachée de la géographie - Influence du mode de calcul de la distance sur la localisation d'une facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019 : Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Markov Decision Processes with Total Expected Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.191-192, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données relationnelle, géographique et hydrométrique - Application à un réseau d’étiage cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Di Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’OHM-CV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'image par réseaux de neurones pour les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement informatique des entités nommées dans un corpus de données foncières en latin : méthodologie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Castelnuovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Object-Based Image Analysis and Modifiable Areal Unit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); UMR TETIS, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source tools for locomotion and apprehension of space by visually impaired persons: some propositions to build a prototype based on Arduino, speech recognition and OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societal Geo-Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience for Personalized Sightseeing Tours: Studies and Proposition for an Evaluation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications ICCSA 2017. ICCSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62398-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Function of Influence on Center Optimal Location based on Lp-norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICCSA 2017, GEOANMOD, Computational Science and Its Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la qualité de l'information géographiquedans l'aide à la décision spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Qualité, CRIGE-PACA, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness in spatial analysis: the example of the generalized center optimal location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam International Applied Mathematics Conference (VIAMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cars Redistribution Optimization Problem in the Free-Float Car-Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Operations Research ICOR'2017, London, 25-26 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1999/1307-6892/67501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde loi (cachée) de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant'2017, 17-19 mai 2017, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for a voice transcription of OpenStreetMap data: the case of space apprehension by visually impaired persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightness of rectilinear vs. radio-concentric networks: modeling simulation and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Mitsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Simulation for Architecture and Urban Design (SimAUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Accurate Spatial Downscaling using Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de réservation pour l'autopartage de voitures électriques dans un seul sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Homme Machine pour l'orientation spatiale des malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonorous cartography for sighted and blind people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelberry Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016 - 19th AGILE International Conference on Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un service d'autopartage de véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement d'échelle sur l'étude des causes des feux de forêts du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour mesurer la nature de la mal-inscription et comprendre ses effets différentiels sur la participation électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en PMrovence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de choix sous contrainte de l'espace et vice-versa : une question de balance entre objectifs et niveaux de décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Richaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une cartographie sonore, synesthésique et interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïdi Abdelbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lansing, United States. pp. 76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; médienne &amp;quot; : une idée de Laplace (1818).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées de Statiqtique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Multi-Agent-System to assess the sensitivity of a flexible transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation using Natural Language Processing: Personalized Tour Recommendation for Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assema Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Computational Optimization (WCO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warshaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Optimal Locations for Sustainable Environment and Systems (ROLSES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating aggregation effect in depicting urban trees in a GEOBIA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geographic Object-Based Image Analysis Conference, proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the metrics on discrete facility location. Toward a pertinent Lp norm targeting a transport objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agents d'un transport à la demande dynamique. L'exemple du Modulobus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic cooperation modelling for improving taxi fleet efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les taxis clandos à Dakar : quel avenir pour ces Transports A la demande (TAD) urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATU XV : Le rôle de la mobilité urbaine pour (re) modeler les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATU, Oct 2012, Addis Abeba, Éthiopie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extension of the 2median center and the min-max center to fuzzy demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un transport spontané non régulé, par un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Rdjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les informations spatiales et temporelles : du capteur à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Oriented Convergent Mutation Operator for Solving a Scalable Convergent Demand Responsive Transport Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France. pp.959-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de transport à la demande avec chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three algorithms for solving the convergent demand responsive transportation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toronto, Canada. pp.1096-1101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to shape favourable flows for a public transportation system such as a Demand Responsive Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisPlanet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Estoril, Portugal. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Motif : proposition de définition, de méthode de représentation et d'interrogation des patrons de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de bilan de programme interdisciplinaire "Société de l'information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de mobilité quotidienne : représentation et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cassini'04 - 7ème conférence du GDR Sigma "Géomatique et Analyse Spatiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Grenoble, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de mobilités : proposition de définition, de méthode de représentation et d'interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées CASSINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating retail locations using GIS and an agents decision model for urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Bruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modelling Geographical and Environmental Systems with Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Hong Kong, China. pp.523-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00460947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for simulating urban pattern dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Meeting on western regional science association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating urban pattern dynamics by using an alternative approach of modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles avancées en géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pinet; Didier Josselin; Alain Bouju. Lavoisier, 31, 2023, 1260-5875. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.239-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon, France, April, 24-27, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Vandenbroucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gensel, Jérôme and Josselin, Didier and Vandenbroucke, Danny. Springer, pp.v-vi, 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-29062-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pinet; Mireille Batton-Hubert; Eric Desjardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Data Imperfection 2: Use Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley; ISTE, pp.127-163, 2024, 9781786302984. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119507352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imperfection et information géographique 2 – Cas d’utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Systèmes d’information, web et société, 9781784056254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un potentiel de regroupement de mobilité à partir de données spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Badard; Jacynthe Pouliot; Mathieu Noucher; Marlène Villanova-Oliver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence Spatial Analysis and GEOmatics (SAGEO) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-9822061-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04824954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> jagannath Aryal </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Spatial Statistics 2015 - Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier - Science Direct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Median and Min-Max Centers: An Spatiotemporal Solution of Optimal Location Problems with Bidimensional Trapezoidal Fuzzy Numbers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling urban Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Transports à la demande dans leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des réseaux viaires sur les mobilités urbaines : quelques illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thériault M., Des Rosiers F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IGAT Information géographique et dynamiques urbaines 1, analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.139-165, 2008, Traité IGAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports à la demande pour répondre aux nouvelles formes de mobilité. Le concept de Modulobus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montulet B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés Universitaires Saint-Louis, Bruxelles, pp.151 - 164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERTIFICATE OF ATTENDANCE AND PRESENTATION Ontology for a Voice Transcription of OpenStreetMap Data: Case of Space Apprehension by Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sufficiency assessment: Defining the foodshed spatial signature of short beef supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some propositions to find optimal conditions to simulate a flexible transport using an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse; ESPACE (UMR 7300); IMT Mines Alès; IGE – Institut des Géosciences de l’Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des entreprises en matière de mobilité décarbonée en région Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Palate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Provence-Alpes-Côte d'Azur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTRAIT du Dossier d'Auto-Évaluation de l'UMR ESPACE 7300 (15 juin 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio illustrant l'activité du laboratoire ESPACE, fourni au HCERES le 15 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation orale de l'activité de l'UMR ESPACE 7300 au comité de visite HCERES du 15 décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément du fonctionnement hydrologique du Gardon d'Alès à l'aval de sa confluence avec le Galeizon (site de la Blaquière) et des sources de la Baume (Gorges du Gardon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Université d'Avignon. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives innovantes et économes de transports flexibles et partagés en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - Université d'Avignon. 2021, 291 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse spatiales des pratiques de mobilité partagée et de transport flexible en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Provence-Alpes-Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique spatio-temporelle : application aux problèmes de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’Information Géographique spatio-temporelle : application aux problèmes de mobilité, rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Claude Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Daasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PSIG. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Applications des Sciences de l'Information Géographique pour des Territoires Durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 Spatial Analysis and Geomatics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. Avignon Université, 444 p., 2025, 978-2-910545-13-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre des résumés de la VIIIe conférence de l'Association Francophone de Géographie Physique (AFGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 16ème Conférence SAGEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021, 978-2-910545-12-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Emsellem; Didier Josselin; Diego Moreno Sierra; Christine Voiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , 600 p., 2016, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.366, 2016, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data for Spatial Planning simulation and Optimization Technologies (SPOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar M. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob conference, Data For Development Challenge Senegal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Boston, United States. T15, pp.251-269, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 (3-4), pp.239-240, 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.239-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.09090909091px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Josselin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Didier JOSSELIN's CV (click on &amp;quot;Voir plus&amp;quot; for further information)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1051-9928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075076578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dr. Didier JOSSELIN (update 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative geographer, methodologist in Spatial Analysis & Geographical Information ScienceUMR ESPACE 7300, 74, rue Louis Pasteur, 84029 Avignon Cedex, France ; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umrespace.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Director of Research (Prof) in the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French National Center of Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS)Editor of the Journal of Interdisciplinary Methodologies and Issues in Science (JIMIS) ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jimis.episciences.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-editor of the Journal Mappemonde ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/mappemonde/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33 (0)6 07 40 69 38 / +33 (0)4 90 16 26 93Email : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier.josselin@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN SKILLS and ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Analysis and Exploratory (Geo)-statistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilities, Demand Responsive Transport Optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robustness, Modifiable Areal Unit Problem</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Climate Projection Scaling Models and Environmental Studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Data Usability, Spatial Information Quality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamic Cartography ; Interactive GIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environment, Landscape Ecology, Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geo-economy, Fuzzy Modelling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods for Spatial Aggregation and Partitioning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS Software : ArcInfo, Geoconcept, Idrisi, GRASS, SmallWorld, PostGIS, QGIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development for Geocomputation : LISP(STAT), Pascal, Basic, C (bases)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language : English (written, spoken), school German, basic knowledge in Spanish</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)leader of 20 interdisciplinary research programs (geography, computer science, maths, agronomy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise of (inter)national projects for French and Regional Research Agencies (ANR, HCERES, Canadian and Belgian Research agencies, European Research Agency)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the French Network in Geomatics MAGIS, member of the AGILE European Association until 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research International Committees: AGILE, GEO-AN-MOD, ICC (ICA), SAGEO, TheoQuant, CUPUM...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organization of international conference on GIS: SAGEO (2005, 2016, 2025, AGILE'2012, Spatial Accuracy'2016, JDS'2017, AFGP'2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular or occasional reviewer fot scientific Journals: JASS, RIG, Remote Sensing, IJAEIS, Transaction in GIS, Télédétection,TSI, International Journal of Cartography, IJGIS, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN APPOINTMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 until now: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of Research, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR ESPACE 6012), Université d'Avignon et des Pays de Vaucluse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of the Research University School of Avignon University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (federation of 8 laboratories: 6 in social science + mathematics and computer science)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2023: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of the laboratory ESPACE, UMR 7300 in CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Université Côte d’Azur, Aix-Marseille-Université + Alès (about 100 members in the lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2022: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Director of the interdisciplinary national research group, GdR MAGIS of CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; more than 50 laboratories and 300 researchers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Professor at the University of Tasmania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher in LIA,  still in ESPACE, Avignon University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002– 2010: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR ESPACE 6012), Université d'Avignon et des Pays de Vaucluse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">October 1996– 2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR THEMA 6049), Université de Franche-Comté, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Engineer in Smallworld Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, post-doc, Cambridge (UK)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Manager,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA and Grenoble University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1995: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">lecturer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « La déprise agricole en zone de montagne. Vers un outil d'aide à la modélisation spatiale couplant Systèmes d'Induction et d'Information Géographique », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAboratoire de la Montagne Alpine (LAMA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS URA 344, Université Joseph Fourier, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING/PARTIPATING in PhD/HDR juries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision: 24 phD, 2 post-doct in Transportation, Spatial Modelling, Environment, Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantity: average of 120 hours / year in different universities (Avignon, Digne, Nîmes, Aix) until 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topics: GI Science, Spatial Optimization and Analysis, Multicriteria Analysis, Spatial Robustness, Landscape Ecology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Degrees: Licence, Master</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation in defense juries: 70 PhD juries  (more than half as reviewer), 6 French HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO-RESPONSABILITY  or PARTICIPATION in SCIENTIFIC PROJECTS from 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Resinet Risk zoning and resilient routing  for urban elastic optical inter-data-center networks, 2025, 8 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects CABANES & BANJO (Prime 80), Braess paradox modelling, MITI CNRS, 2025, 12 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Urban walkability (PACA region), 2025, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project SQUAL, Citizen science for water management, MITI CNRS, 2023-2024, 8 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project GEODYN Dynamic graphs and Time Geography, Avignon University, 2021-22, 4 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Carbon-free transportation modes in the Provence Alpes Côte d'Azur region, 2021-22, 15 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project CliMedScale, Studying climate scales in Mediterranéean areas, 2020-21, 10 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Prospective of New Shared and Responsive Transports in the PACA region, 2019, 27 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Weak Spatial Signals (WeakSpaSIG) PEPS/CNRS, collaboration in MAGIS research group, 2017, 15 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project BV-Rage, analysing the voting behavior and profiles according to polling station location and shape,  2016-17, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Tchekoff, optimised cultural routing in museums and festivals, 2015-16, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ESTOC - Electrical Stations and Transport Optimisation for Citizens, 2014, UAPV, 13 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project CartoMuse (relation between Music and Cartography), 2013-2014, geography, computer science, 4 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Urbi & Orbi (biomimicry: orbital networks from orbweb of spiders applied to human networks), 2013-2014, PEPS/CNRS, geography, ecology, mathematics, computer science, 5 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Mobilities in South-Essonne, « Leave your Vehicle in your Garage » (LVG) ; SAS Prorentsoft, Chamber of Commerce of Essonne, Sous-Préfecture d'Etampes, SA Faurecia, 2012-2013, 70 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ROLSES, Robust and Optimal Locations for Sustainable Environment and Systems, ANR SYSCOMM n° SYSC-010-01, 2009-2012; geography, statistics et mathematics, 250 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MODULOBUS, Prototypes and new models and apporaches for urban and rural dynamic optimized demand responsive tranportation, ANR PREDIT TSFA n° 0766C0246, ADEME, 2008-2011, geography, computer science, 450 k€</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD CO-SUPERVISION (24, withart of supervision)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transportation (11 Geography): C. Genre-Grandpierre (2000, 20%), A. Banos (2002, 90%), T. Thévenin (2003, 90%), J. Bolot (2006, 80%), E. Castex (2007, 80%), R. Chevrier (2008, 80%), J. Prud'homme (2013, 70%), A. Lammoglia (2013, 80%), L. Garcin (2021..., 80%), L. Brocchini (2023..., 50%), S. Madmar (2025..., 50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Land & property (2, Geography): T. Lecourt (2020..., 20%), P. Le Brun (2020..., 10%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environment (4 Geography) : I. Mahfoud (2009, 80%), R. Louvet (2014, aborted, 50%), S. Jourani (2023..., 30%), L. Parey (2025..., 50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agiculture (1, Agronomy): M. Moulery (2000, 40%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation and Routing (5 Computer Science) : T. Garaix (2007, 40%), M. A. Ait Ouahmed (2018, 50%), S. Boularouk (2018, 70%), M. Mathias (2014, 20%), H. E. Ben Smida (2024-2025, 10%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heritage (1, History) : M. Ferrand (2022, 30%)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nominated for the CNRS silver medal by section 39 in 2023 (not awarded)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Awards of the best paper (4): FCTA’2011, ICCSA’2017 (session), ICOR’2017, AGILE’2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invitation to present in a plenary session of an international conferences or colloquium: Morocco (RSG'2013), Vietnam (VIAMC'2017), Russia (SSORA'2018 international summer school), Tunisia (ISG'2019), Spain (IWUA-ICE'2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION and DIPLOMA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherche (HDR), Géographie, UMR ESPACE, Université d'Avignon et des Pays de Vaucluse (UAPV), France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : Thèse de doctorat, Géographie, Laboratoire de la Montagne Alpine (LAMA), Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Dipôme d'Etude Approfondie (DEA), Gestion des espaces montagnards, Laboratoire de la Montagne Alpine (LAMA), Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Maîtrise Sciences Naturelles, Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987 : Diplôme d'Etude Universitaire Générale (DEUG), Série B, Biologie-Géologie, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987 : Diplôme d'Etude Universitaire des Sciences et des technologies (DEUST), Agro-alimentaire, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 : Ecole Supérieure d'Agriculture (Angers, réorientation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 : Baccalauréat, Série D (biologie, environnement), Lycée Jean-Giraudoux, Châteauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Music player: acoustic and electronic drums, saxophone, cello, double bass ; practice in orchestra (grand harmony orchestra, jazz bigband and chamber orchestra) ; design of electronic instruments.Sport and leisure: tennis, cycling, running, motorbike (trail monocylinder BMW 650 GS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microsimulation-Based Methodology for Evaluating Efficiency and Safety in Roundabout Corridors: Case Studies of Pisa (Italy) and Avignon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Losa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.186. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures10070186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Traffic Paradoxes: A Study of Roundabout Corridors and Their Effects on Network Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (22), pp.10290. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su172210290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine public, une réserve d’urbanisation invisible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove zonation mapping in West Africa, at 10-m resolution, optimized for inter-annual monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safietou Soumaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.102027. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Sufficiency Assessment: Defining the Foodshed Spatial Signature of Supply Chains for Beef in Avignon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12030419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de déplacement individuel doux basés sur l’électrique. Attractivité et insertion modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.8135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinosad application in an apple orchard affects both the abundance of the spider Araneus diadematus and its web construction behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-020-02179-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire. Application géomatique en Région Provence-Alpes-Côte d'Azur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Scale on Several Metrics Used in Geographical Object-Based Image Analysis: Does GEOBIA Mitigate the Modifiable Areal Unit Problem (MAUP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for a Voice Transcription of OpenStreetMap Data: The Case of Space Apprehension by Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer, Electrical, Automation, Control and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation Optimization of Electric Cars in One-Way Car-sharing Systems: Modeling, Exact Solving and Heuristics Algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.367 - 398. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2017.1372762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-inscription de proximité et effets sur la participation électorale en region PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (44), pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sightseeing Tours: A model for visits in Art Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un service d’autopartage de véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.211-235. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.26.211-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des niveaux d’échelle sur l’étude des feux de forêts du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic Modeling based Representation to Detect Tweet Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-629-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some propositions to find optimal conditions to simulate a flexible transport using an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilleau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 728, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Object Recognition in a Natural Image: an Experimental Approach Using Geographic Object Based Image Analysis (GEOBIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), 19 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2014010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weighted Fuzzy Barycenter: Definition and Application to Forest Fire Control in the PACA Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mangiavillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ellerkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the optimal center location. A spatial thinking based on robustness, sensitivity, and influence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.923-941. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/b38036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing new adaptive and robust estimators of location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications de l'Institut de Statistique de l'Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial Robustesse, 56 (2-3), pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision robuste pour la localisation d’un centre de traitement des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial Robustesse, 56 (2-3), pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of occupancy rate in dial-a-ride problems via linear fractional column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.1435 - 1442. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with alternative paths: an application to on-demand transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour le transport à la demande en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance à l'automobile, tension dans les mobilités et stratégies des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 419, pp.1 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités éclatées : La réponse des transports à la demande aux nouvelles formes de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/2-3, pp.433-447. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.2292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la demande points à points en zone peu dense. Proposition d'une méthode d'optimisation de tournées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.article 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-temporelle d'un réseau de transport public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.157--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;vagues voyageuses&amp;quot; du campagnol terrestre en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de décision en géoéconomie dans un contexte imprécis et incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brimicombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et coopération intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les profils de mobilité individuelle : perspectives pour une mutualisation spatiotemporelle des déplacements quotidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM - 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régimes en transition : Evaluer les effets des changements d’occupation des sols et du changement climatique sur les débits dans les Cévennes (Sud du Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Jourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie physique au service de l’aménagement du territoire dans un contexte de changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Géographie Physique, Oct 2025, Mohemmadia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion autour de la géographie théorique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'espace et après ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESPACE, Jun 2024, Avignon, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est ce que la rugosité de la limite urbaine a un effet positif sur l’orientation de la production agricole vers les marchés locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre INRAE ecodeveloopement - Chercheurs Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecodeveloppement, Jun 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infering meteorological information at different scales from several sources of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Braga (Portugal), Sep 2023, Braga, Portugal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation d'estimation de température selon les échelles administratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Laval (Québec), France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un potentiel de regroupement de mobilité à partir de données spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie pour l’identification de la rugosité de la limite urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023 - Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Quebec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie pour l’identification de la rugosité de la limite urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Spatial Analysis and GEOmatics (SAGEO) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval., Jun 2023, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of home spatial distributions based on workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Palate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG 2023 - European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of hydrological metrology of low streams and impact on the estimation of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change &amp; Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'autocopartage : un nouveau mode de transport partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the Tobler’s law? Influence of the metric to compute the distance between an optimal facility and its demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography (ECTQG) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the Tobler’s law? Influence of the metric to compute the distance between an optimal facility and its demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des Matières en Suspension et de la charge solide des cours d’eau cévenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Draix-Bléone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Draix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville VS Agriculture -Le Ying et le Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASDRLF 2021- Sessions Speciale - Production Agricole, action publique et alimentation des villes : définitions, échelles et scénarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESPACE ( Didier Josselin Cyrille Genre Grand pierre ), Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation prospective des flux journaliers de navetteurs à l'aide de modèles gravitaires : analyse de sensibilité dans un contexte de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autocopartage, un nouveau mode de transport innovant et hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde loi cachée de la géographie - Influence du mode de calcul de la distance sur la localisation d'une facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019 : Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Markov Decision Processes with Total Expected Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.191-192, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données relationnelle, géographique et hydrométrique - Application à un réseau d’étiage cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Di Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’OHM-CV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'image par réseaux de neurones pour les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement informatique des entités nommées dans un corpus de données foncières en latin : méthodologie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Castelnuovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Object-Based Image Analysis and Modifiable Areal Unit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); UMR TETIS, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience for Personalized Sightseeing Tours: Studies and Proposition for an Evaluation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications ICCSA 2017. ICCSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62398-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source tools for locomotion and apprehension of space by visually impaired persons: some propositions to build a prototype based on Arduino, speech recognition and OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societal Geo-Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness in spatial analysis: the example of the generalized center optimal location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam International Applied Mathematics Conference (VIAMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la qualité de l'information géographiquedans l'aide à la décision spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Qualité, CRIGE-PACA, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Function of Influence on Center Optimal Location based on Lp-norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICCSA 2017, GEOANMOD, Computational Science and Its Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cars Redistribution Optimization Problem in the Free-Float Car-Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Operations Research ICOR'2017, London, 25-26 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1999/1307-6892/67501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde loi (cachée) de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant'2017, 17-19 mai 2017, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for a voice transcription of OpenStreetMap data: the case of space apprehension by visually impaired persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Accurate Spatial Downscaling using Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightness of rectilinear vs. radio-concentric networks: modeling simulation and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Mitsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Simulation for Architecture and Urban Design (SimAUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de réservation pour l'autopartage de voitures électriques dans un seul sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Homme Machine pour l'orientation spatiale des malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonorous cartography for sighted and blind people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelberry Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016 - 19th AGILE International Conference on Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un service d'autopartage de véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement d'échelle sur l'étude des causes des feux de forêts du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour mesurer la nature de la mal-inscription et comprendre ses effets différentiels sur la participation électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en PMrovence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une cartographie sonore, synesthésique et interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïdi Abdelbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de choix sous contrainte de l'espace et vice-versa : une question de balance entre objectifs et niveaux de décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Richaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lansing, United States. pp. 76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; médienne &amp;quot; : une idée de Laplace (1818).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées de Statiqtique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Multi-Agent-System to assess the sensitivity of a flexible transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation using Natural Language Processing: Personalized Tour Recommendation for Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assema Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Computational Optimization (WCO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warshaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating aggregation effect in depicting urban trees in a GEOBIA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geographic Object-Based Image Analysis Conference, proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Optimal Locations for Sustainable Environment and Systems (ROLSES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the metrics on discrete facility location. Toward a pertinent Lp norm targeting a transport objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agents d'un transport à la demande dynamique. L'exemple du Modulobus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les taxis clandos à Dakar : quel avenir pour ces Transports A la demande (TAD) urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATU XV : Le rôle de la mobilité urbaine pour (re) modeler les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATU, Oct 2012, Addis Abeba, Éthiopie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic cooperation modelling for improving taxi fleet efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extension of the 2median center and the min-max center to fuzzy demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un transport spontané non régulé, par un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Rdjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les informations spatiales et temporelles : du capteur à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three algorithms for solving the convergent demand responsive transportation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toronto, Canada. pp.1096-1101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de transport à la demande avec chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Oriented Convergent Mutation Operator for Solving a Scalable Convergent Demand Responsive Transport Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France. pp.959-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to shape favourable flows for a public transportation system such as a Demand Responsive Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisPlanet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Estoril, Portugal. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Motif : proposition de définition, de méthode de représentation et d'interrogation des patrons de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de bilan de programme interdisciplinaire "Société de l'information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de mobilité quotidienne : représentation et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cassini'04 - 7ème conférence du GDR Sigma "Géomatique et Analyse Spatiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Grenoble, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de mobilités : proposition de définition, de méthode de représentation et d'interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées CASSINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating retail locations using GIS and an agents decision model for urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Bruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modelling Geographical and Environmental Systems with Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Hong Kong, China. pp.523-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00460947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for simulating urban pattern dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Meeting on western regional science association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating urban pattern dynamics by using an alternative approach of modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles avancées en géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pinet; Didier Josselin; Alain Bouju. Lavoisier, 31, 2023, 1260-5875. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.239-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon, France, April, 24-27, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Vandenbroucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gensel, Jérôme and Josselin, Didier and Vandenbroucke, Danny. Springer, pp.v-vi, 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-29062-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pinet; Mireille Batton-Hubert; Eric Desjardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Data Imperfection 2: Use Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley; ISTE, pp.127-163, 2024, 9781786302984. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119507352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imperfection et information géographique 2 – Cas d’utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Systèmes d’information, web et société, 9781784056254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un potentiel de regroupement de mobilité à partir de données spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Badard; Jacynthe Pouliot; Mathieu Noucher; Marlène Villanova-Oliver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence Spatial Analysis and GEOmatics (SAGEO) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-9822061-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04824954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> jagannath Aryal </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Spatial Statistics 2015 - Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier - Science Direct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Median and Min-Max Centers: An Spatiotemporal Solution of Optimal Location Problems with Bidimensional Trapezoidal Fuzzy Numbers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Transports à la demande dans leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling urban Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des réseaux viaires sur les mobilités urbaines : quelques illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thériault M., Des Rosiers F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IGAT Information géographique et dynamiques urbaines 1, analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.139-165, 2008, Traité IGAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports à la demande pour répondre aux nouvelles formes de mobilité. Le concept de Modulobus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montulet B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés Universitaires Saint-Louis, Bruxelles, pp.151 - 164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERTIFICATE OF ATTENDANCE AND PRESENTATION Ontology for a Voice Transcription of OpenStreetMap Data: Case of Space Apprehension by Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Analysis of the Urban-Agricultural Boundary Rugosity: A Case Study in Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz-Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sufficiency assessment: Defining the foodshed spatial signature of short beef supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some propositions to find optimal conditions to simulate a flexible transport using an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse; ESPACE (UMR 7300); IMT Mines Alès; IGE – Institut des Géosciences de l’Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des entreprises en matière de mobilité décarbonée en région Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Palate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Provence-Alpes-Côte d'Azur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTRAIT du Dossier d'Auto-Évaluation de l'UMR ESPACE 7300 (15 juin 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio illustrant l'activité du laboratoire ESPACE, fourni au HCERES le 15 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation orale de l'activité de l'UMR ESPACE 7300 au comité de visite HCERES du 15 décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément du fonctionnement hydrologique du Gardon d'Alès à l'aval de sa confluence avec le Galeizon (site de la Blaquière) et des sources de la Baume (Gorges du Gardon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Université d'Avignon. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives innovantes et économes de transports flexibles et partagés en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - Université d'Avignon. 2021, 291 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse spatiales des pratiques de mobilité partagée et de transport flexible en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Provence-Alpes-Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique spatio-temporelle : application aux problèmes de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’Information Géographique spatio-temporelle : application aux problèmes de mobilité, rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Claude Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Daasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PSIG. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Applications des Sciences de l'Information Géographique pour des Territoires Durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 Spatial Analysis and Geomatics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. Avignon Université, 444 p., 2025, 978-2-910545-13-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre des résumés de la VIIIe conférence de l'Association Francophone de Géographie Physique (AFGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 16ème Conférence SAGEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021, 978-2-910545-12-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Emsellem; Didier Josselin; Diego Moreno Sierra; Christine Voiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , 600 p., 2016, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.366, 2016, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data for Spatial Planning simulation and Optimization Technologies (SPOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar M. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob conference, Data For Development Challenge Senegal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Boston, United States. T15, pp.251-269, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 (3-4), pp.239-240, 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.239-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62BB5003"/>
+    <w:nsid w:val="69DE99AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6266D520"/>
+    <w:nsid w:val="CC1E6529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CB4D95E"/>
+    <w:nsid w:val="CA5B10BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B1901A67"/>
+    <w:nsid w:val="07105236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A14595D"/>
+    <w:nsid w:val="FBCAE5C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EE6F36FE"/>
+    <w:nsid w:val="7912D4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0C7E01E9"/>
+    <w:nsid w:val="7B9BCA81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BFE66B17"/>
+    <w:nsid w:val="648D8117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-josselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1051-9928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075076578" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.josselin@cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brocchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Losa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10070186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02179-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait-Ouahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2017.1372762" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boularouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Mathias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.211-235" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-629-2015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilleau Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2014010101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangiavillano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ellerkamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b38036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109003v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatonnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brimicombe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nicot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chesneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04147200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palate" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02053360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306342" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953858v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674571v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picolot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62398-6_27" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674560v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Ouahmed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1999/1307-6892/67501" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberry Saidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249883v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100491v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100499v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;di Abdelbery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assema Moussa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100486v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061229v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marcelin Faye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061225v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Rdjimi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372164v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bruch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.239-240" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vandenbroucke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824954v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_15" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D88DE866C42C06EEC44C58F00806E83A5C14CFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997192v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houzet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250549v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858280v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327044v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gestin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350931v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350907v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350864v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954119v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daassi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Scholl" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daasi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929774v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424734v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348458v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Griffith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458463v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar M. Ndiaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-josselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1051-9928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075076578" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.josselin@cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brocchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Losa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10070186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02179-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boularouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait-Ouahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2017.1372762" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Mathias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.211-235" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-629-2015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilleau Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2014010101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangiavillano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ellerkamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b38036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109003v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatonnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brimicombe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nicot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chesneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04147200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212399v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palate" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02053360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306342" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953858v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picolot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62398-6_27" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533067v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674554v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Ouahmed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1999/1307-6892/67501" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberry Saidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249883v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;di Abdelbery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assema Moussa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100486v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marcelin Faye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Rdjimi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372164v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bruch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.239-240" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vandenbroucke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824954v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_15" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D88DE866C42C06EEC44C58F00806E83A5C14CFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997192v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250549v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583922v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858280v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327044v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gestin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350931v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350864v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954119v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daassi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420736v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Scholl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daasi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929774v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424734v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Griffith" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458463v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar M. Ndiaye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351232v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>