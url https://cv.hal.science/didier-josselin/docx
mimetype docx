--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.09090909091px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Josselin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Didier JOSSELIN's CV (click on &amp;quot;Voir plus&amp;quot; for further information)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1051-9928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075076578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dr. Didier JOSSELIN (update 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative geographer, methodologist in Spatial Analysis & Geographical Information ScienceUMR ESPACE 7300, 74, rue Louis Pasteur, 84029 Avignon Cedex, France ; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umrespace.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Director of Research (Prof) in the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French National Center of Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS)Editor of the Journal of Interdisciplinary Methodologies and Issues in Science (JIMIS) ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jimis.episciences.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-editor of the Journal Mappemonde ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/mappemonde/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33 (0)6 07 40 69 38 / +33 (0)4 90 16 26 93Email : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier.josselin@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN SKILLS and ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Analysis and Exploratory (Geo)-statistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilities, Demand Responsive Transport Optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robustness, Modifiable Areal Unit Problem</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Climate Projection Scaling Models and Environmental Studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Data Usability, Spatial Information Quality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamic Cartography ; Interactive GIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environment, Landscape Ecology, Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geo-economy, Fuzzy Modelling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods for Spatial Aggregation and Partitioning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS Software : ArcInfo, Geoconcept, Idrisi, GRASS, SmallWorld, PostGIS, QGIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development for Geocomputation : LISP(STAT), Pascal, Basic, C (bases)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language : English (written, spoken), school German, basic knowledge in Spanish</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)leader of 20 interdisciplinary research programs (geography, computer science, maths, agronomy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise of (inter)national projects for French and Regional Research Agencies (ANR, HCERES, Canadian and Belgian Research agencies, European Research Agency)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the French Network in Geomatics MAGIS, member of the AGILE European Association until 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research International Committees: AGILE, GEO-AN-MOD, ICC (ICA), SAGEO, TheoQuant, CUPUM...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organization of international conference on GIS: SAGEO (2005, 2016, 2025, AGILE'2012, Spatial Accuracy'2016, JDS'2017, AFGP'2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular or occasional reviewer fot scientific Journals: JASS, RIG, Remote Sensing, IJAEIS, Transaction in GIS, Télédétection,TSI, International Journal of Cartography, IJGIS, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN APPOINTMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 until now: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of Research, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR ESPACE 6012), Université d'Avignon et des Pays de Vaucluse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of the Research University School of Avignon University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (federation of 8 laboratories: 6 in social science + mathematics and computer science)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2023: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of the laboratory ESPACE, UMR 7300 in CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Université Côte d’Azur, Aix-Marseille-Université + Alès (about 100 members in the lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2022: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Director of the interdisciplinary national research group, GdR MAGIS of CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; more than 50 laboratories and 300 researchers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Professor at the University of Tasmania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher in LIA,  still in ESPACE, Avignon University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002– 2010: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR ESPACE 6012), Université d'Avignon et des Pays de Vaucluse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">October 1996– 2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR THEMA 6049), Université de Franche-Comté, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Engineer in Smallworld Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, post-doc, Cambridge (UK)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Manager,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA and Grenoble University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1995: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">lecturer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « La déprise agricole en zone de montagne. Vers un outil d'aide à la modélisation spatiale couplant Systèmes d'Induction et d'Information Géographique », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAboratoire de la Montagne Alpine (LAMA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS URA 344, Université Joseph Fourier, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING/PARTIPATING in PhD/HDR juries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision: 24 phD, 2 post-doct in Transportation, Spatial Modelling, Environment, Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantity: average of 120 hours / year in different universities (Avignon, Digne, Nîmes, Aix) until 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topics: GI Science, Spatial Optimization and Analysis, Multicriteria Analysis, Spatial Robustness, Landscape Ecology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Degrees: Licence, Master</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation in defense juries: 70 PhD juries  (more than half as reviewer), 6 French HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO-RESPONSABILITY  or PARTICIPATION in SCIENTIFIC PROJECTS from 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Resinet Risk zoning and resilient routing  for urban elastic optical inter-data-center networks, 2025, 8 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects CABANES & BANJO (Prime 80), Braess paradox modelling, MITI CNRS, 2025, 12 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Urban walkability (PACA region), 2025, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project SQUAL, Citizen science for water management, MITI CNRS, 2023-2024, 8 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project GEODYN Dynamic graphs and Time Geography, Avignon University, 2021-22, 4 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Carbon-free transportation modes in the Provence Alpes Côte d'Azur region, 2021-22, 15 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project CliMedScale, Studying climate scales in Mediterranéean areas, 2020-21, 10 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Prospective of New Shared and Responsive Transports in the PACA region, 2019, 27 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Weak Spatial Signals (WeakSpaSIG) PEPS/CNRS, collaboration in MAGIS research group, 2017, 15 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project BV-Rage, analysing the voting behavior and profiles according to polling station location and shape,  2016-17, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Tchekoff, optimised cultural routing in museums and festivals, 2015-16, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ESTOC - Electrical Stations and Transport Optimisation for Citizens, 2014, UAPV, 13 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project CartoMuse (relation between Music and Cartography), 2013-2014, geography, computer science, 4 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Urbi & Orbi (biomimicry: orbital networks from orbweb of spiders applied to human networks), 2013-2014, PEPS/CNRS, geography, ecology, mathematics, computer science, 5 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Mobilities in South-Essonne, « Leave your Vehicle in your Garage » (LVG) ; SAS Prorentsoft, Chamber of Commerce of Essonne, Sous-Préfecture d'Etampes, SA Faurecia, 2012-2013, 70 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ROLSES, Robust and Optimal Locations for Sustainable Environment and Systems, ANR SYSCOMM n° SYSC-010-01, 2009-2012; geography, statistics et mathematics, 250 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MODULOBUS, Prototypes and new models and apporaches for urban and rural dynamic optimized demand responsive tranportation, ANR PREDIT TSFA n° 0766C0246, ADEME, 2008-2011, geography, computer science, 450 k€</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD CO-SUPERVISION (24, withart of supervision)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transportation (11 Geography): C. Genre-Grandpierre (2000, 20%), A. Banos (2002, 90%), T. Thévenin (2003, 90%), J. Bolot (2006, 80%), E. Castex (2007, 80%), R. Chevrier (2008, 80%), J. Prud'homme (2013, 70%), A. Lammoglia (2013, 80%), L. Garcin (2021..., 80%), L. Brocchini (2023..., 50%), S. Madmar (2025..., 50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Land & property (2, Geography): T. Lecourt (2020..., 20%), P. Le Brun (2020..., 10%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environment (4 Geography) : I. Mahfoud (2009, 80%), R. Louvet (2014, aborted, 50%), S. Jourani (2023..., 30%), L. Parey (2025..., 50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agiculture (1, Agronomy): M. Moulery (2000, 40%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation and Routing (5 Computer Science) : T. Garaix (2007, 40%), M. A. Ait Ouahmed (2018, 50%), S. Boularouk (2018, 70%), M. Mathias (2014, 20%), H. E. Ben Smida (2024-2025, 10%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heritage (1, History) : M. Ferrand (2022, 30%)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nominated for the CNRS silver medal by section 39 in 2023 (not awarded)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Awards of the best paper (4): FCTA’2011, ICCSA’2017 (session), ICOR’2017, AGILE’2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invitation to present in a plenary session of an international conferences or colloquium: Morocco (RSG'2013), Vietnam (VIAMC'2017), Russia (SSORA'2018 international summer school), Tunisia (ISG'2019), Spain (IWUA-ICE'2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION and DIPLOMA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherche (HDR), Géographie, UMR ESPACE, Université d'Avignon et des Pays de Vaucluse (UAPV), France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : Thèse de doctorat, Géographie, Laboratoire de la Montagne Alpine (LAMA), Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Dipôme d'Etude Approfondie (DEA), Gestion des espaces montagnards, Laboratoire de la Montagne Alpine (LAMA), Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Maîtrise Sciences Naturelles, Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987 : Diplôme d'Etude Universitaire Générale (DEUG), Série B, Biologie-Géologie, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987 : Diplôme d'Etude Universitaire des Sciences et des technologies (DEUST), Agro-alimentaire, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 : Ecole Supérieure d'Agriculture (Angers, réorientation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 : Baccalauréat, Série D (biologie, environnement), Lycée Jean-Giraudoux, Châteauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Music player: acoustic and electronic drums, saxophone, cello, double bass ; practice in orchestra (grand harmony orchestra, jazz bigband and chamber orchestra) ; design of electronic instruments.Sport and leisure: tennis, cycling, running, motorbike (trail monocylinder BMW 650 GS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microsimulation-Based Methodology for Evaluating Efficiency and Safety in Roundabout Corridors: Case Studies of Pisa (Italy) and Avignon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Losa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.186. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures10070186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Traffic Paradoxes: A Study of Roundabout Corridors and Their Effects on Network Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (22), pp.10290. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su172210290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine public, une réserve d’urbanisation invisible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove zonation mapping in West Africa, at 10-m resolution, optimized for inter-annual monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safietou Soumaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.102027. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Sufficiency Assessment: Defining the Foodshed Spatial Signature of Supply Chains for Beef in Avignon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12030419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de déplacement individuel doux basés sur l’électrique. Attractivité et insertion modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.8135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinosad application in an apple orchard affects both the abundance of the spider Araneus diadematus and its web construction behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-020-02179-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire. Application géomatique en Région Provence-Alpes-Côte d'Azur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Scale on Several Metrics Used in Geographical Object-Based Image Analysis: Does GEOBIA Mitigate the Modifiable Areal Unit Problem (MAUP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for a Voice Transcription of OpenStreetMap Data: The Case of Space Apprehension by Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer, Electrical, Automation, Control and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation Optimization of Electric Cars in One-Way Car-sharing Systems: Modeling, Exact Solving and Heuristics Algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.367 - 398. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2017.1372762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-inscription de proximité et effets sur la participation électorale en region PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (44), pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sightseeing Tours: A model for visits in Art Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un service d’autopartage de véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.211-235. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.26.211-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des niveaux d’échelle sur l’étude des feux de forêts du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic Modeling based Representation to Detect Tweet Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-629-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some propositions to find optimal conditions to simulate a flexible transport using an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilleau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 728, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Object Recognition in a Natural Image: an Experimental Approach Using Geographic Object Based Image Analysis (GEOBIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), 19 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2014010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weighted Fuzzy Barycenter: Definition and Application to Forest Fire Control in the PACA Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mangiavillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ellerkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the optimal center location. A spatial thinking based on robustness, sensitivity, and influence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.923-941. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/b38036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing new adaptive and robust estimators of location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications de l'Institut de Statistique de l'Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial Robustesse, 56 (2-3), pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision robuste pour la localisation d’un centre de traitement des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial Robustesse, 56 (2-3), pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of occupancy rate in dial-a-ride problems via linear fractional column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.1435 - 1442. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with alternative paths: an application to on-demand transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour le transport à la demande en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance à l'automobile, tension dans les mobilités et stratégies des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 419, pp.1 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités éclatées : La réponse des transports à la demande aux nouvelles formes de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/2-3, pp.433-447. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.2292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la demande points à points en zone peu dense. Proposition d'une méthode d'optimisation de tournées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.article 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-temporelle d'un réseau de transport public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.157--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;vagues voyageuses&amp;quot; du campagnol terrestre en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de décision en géoéconomie dans un contexte imprécis et incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brimicombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et coopération intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les profils de mobilité individuelle : perspectives pour une mutualisation spatiotemporelle des déplacements quotidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM - 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régimes en transition : Evaluer les effets des changements d’occupation des sols et du changement climatique sur les débits dans les Cévennes (Sud du Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Jourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie physique au service de l’aménagement du territoire dans un contexte de changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Géographie Physique, Oct 2025, Mohemmadia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion autour de la géographie théorique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'espace et après ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESPACE, Jun 2024, Avignon, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est ce que la rugosité de la limite urbaine a un effet positif sur l’orientation de la production agricole vers les marchés locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre INRAE ecodeveloopement - Chercheurs Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecodeveloppement, Jun 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infering meteorological information at different scales from several sources of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Braga (Portugal), Sep 2023, Braga, Portugal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation d'estimation de température selon les échelles administratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Laval (Québec), France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un potentiel de regroupement de mobilité à partir de données spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie pour l’identification de la rugosité de la limite urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023 - Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Quebec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie pour l’identification de la rugosité de la limite urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Spatial Analysis and GEOmatics (SAGEO) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval., Jun 2023, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of home spatial distributions based on workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Palate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG 2023 - European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of hydrological metrology of low streams and impact on the estimation of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change &amp; Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'autocopartage : un nouveau mode de transport partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the Tobler’s law? Influence of the metric to compute the distance between an optimal facility and its demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography (ECTQG) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the Tobler’s law? Influence of the metric to compute the distance between an optimal facility and its demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des Matières en Suspension et de la charge solide des cours d’eau cévenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Draix-Bléone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Draix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville VS Agriculture -Le Ying et le Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASDRLF 2021- Sessions Speciale - Production Agricole, action publique et alimentation des villes : définitions, échelles et scénarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESPACE ( Didier Josselin Cyrille Genre Grand pierre ), Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation prospective des flux journaliers de navetteurs à l'aide de modèles gravitaires : analyse de sensibilité dans un contexte de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autocopartage, un nouveau mode de transport innovant et hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde loi cachée de la géographie - Influence du mode de calcul de la distance sur la localisation d'une facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019 : Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Markov Decision Processes with Total Expected Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.191-192, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données relationnelle, géographique et hydrométrique - Application à un réseau d’étiage cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Di Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’OHM-CV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'image par réseaux de neurones pour les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement informatique des entités nommées dans un corpus de données foncières en latin : méthodologie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Castelnuovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Object-Based Image Analysis and Modifiable Areal Unit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); UMR TETIS, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience for Personalized Sightseeing Tours: Studies and Proposition for an Evaluation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications ICCSA 2017. ICCSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62398-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source tools for locomotion and apprehension of space by visually impaired persons: some propositions to build a prototype based on Arduino, speech recognition and OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societal Geo-Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness in spatial analysis: the example of the generalized center optimal location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam International Applied Mathematics Conference (VIAMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la qualité de l'information géographiquedans l'aide à la décision spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Qualité, CRIGE-PACA, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Function of Influence on Center Optimal Location based on Lp-norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICCSA 2017, GEOANMOD, Computational Science and Its Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cars Redistribution Optimization Problem in the Free-Float Car-Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Operations Research ICOR'2017, London, 25-26 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1999/1307-6892/67501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde loi (cachée) de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant'2017, 17-19 mai 2017, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for a voice transcription of OpenStreetMap data: the case of space apprehension by visually impaired persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Accurate Spatial Downscaling using Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightness of rectilinear vs. radio-concentric networks: modeling simulation and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Mitsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Simulation for Architecture and Urban Design (SimAUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de réservation pour l'autopartage de voitures électriques dans un seul sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Homme Machine pour l'orientation spatiale des malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonorous cartography for sighted and blind people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelberry Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016 - 19th AGILE International Conference on Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un service d'autopartage de véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement d'échelle sur l'étude des causes des feux de forêts du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour mesurer la nature de la mal-inscription et comprendre ses effets différentiels sur la participation électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en PMrovence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une cartographie sonore, synesthésique et interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïdi Abdelbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de choix sous contrainte de l'espace et vice-versa : une question de balance entre objectifs et niveaux de décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Richaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lansing, United States. pp. 76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; médienne &amp;quot; : une idée de Laplace (1818).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées de Statiqtique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Multi-Agent-System to assess the sensitivity of a flexible transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation using Natural Language Processing: Personalized Tour Recommendation for Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assema Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Computational Optimization (WCO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warshaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating aggregation effect in depicting urban trees in a GEOBIA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geographic Object-Based Image Analysis Conference, proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Optimal Locations for Sustainable Environment and Systems (ROLSES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the metrics on discrete facility location. Toward a pertinent Lp norm targeting a transport objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agents d'un transport à la demande dynamique. L'exemple du Modulobus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les taxis clandos à Dakar : quel avenir pour ces Transports A la demande (TAD) urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATU XV : Le rôle de la mobilité urbaine pour (re) modeler les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATU, Oct 2012, Addis Abeba, Éthiopie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic cooperation modelling for improving taxi fleet efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extension of the 2median center and the min-max center to fuzzy demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un transport spontané non régulé, par un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Rdjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les informations spatiales et temporelles : du capteur à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three algorithms for solving the convergent demand responsive transportation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toronto, Canada. pp.1096-1101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de transport à la demande avec chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Oriented Convergent Mutation Operator for Solving a Scalable Convergent Demand Responsive Transport Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France. pp.959-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to shape favourable flows for a public transportation system such as a Demand Responsive Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisPlanet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Estoril, Portugal. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Motif : proposition de définition, de méthode de représentation et d'interrogation des patrons de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de bilan de programme interdisciplinaire "Société de l'information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de mobilité quotidienne : représentation et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cassini'04 - 7ème conférence du GDR Sigma "Géomatique et Analyse Spatiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Grenoble, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de mobilités : proposition de définition, de méthode de représentation et d'interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées CASSINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating retail locations using GIS and an agents decision model for urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Bruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modelling Geographical and Environmental Systems with Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Hong Kong, China. pp.523-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00460947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for simulating urban pattern dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Meeting on western regional science association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating urban pattern dynamics by using an alternative approach of modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles avancées en géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pinet; Didier Josselin; Alain Bouju. Lavoisier, 31, 2023, 1260-5875. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.239-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon, France, April, 24-27, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Vandenbroucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gensel, Jérôme and Josselin, Didier and Vandenbroucke, Danny. Springer, pp.v-vi, 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-29062-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pinet; Mireille Batton-Hubert; Eric Desjardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Data Imperfection 2: Use Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley; ISTE, pp.127-163, 2024, 9781786302984. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119507352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imperfection et information géographique 2 – Cas d’utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Systèmes d’information, web et société, 9781784056254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un potentiel de regroupement de mobilité à partir de données spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Badard; Jacynthe Pouliot; Mathieu Noucher; Marlène Villanova-Oliver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence Spatial Analysis and GEOmatics (SAGEO) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-9822061-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04824954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> jagannath Aryal </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Spatial Statistics 2015 - Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier - Science Direct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Median and Min-Max Centers: An Spatiotemporal Solution of Optimal Location Problems with Bidimensional Trapezoidal Fuzzy Numbers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Transports à la demande dans leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling urban Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des réseaux viaires sur les mobilités urbaines : quelques illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thériault M., Des Rosiers F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IGAT Information géographique et dynamiques urbaines 1, analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.139-165, 2008, Traité IGAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports à la demande pour répondre aux nouvelles formes de mobilité. Le concept de Modulobus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montulet B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés Universitaires Saint-Louis, Bruxelles, pp.151 - 164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERTIFICATE OF ATTENDANCE AND PRESENTATION Ontology for a Voice Transcription of OpenStreetMap Data: Case of Space Apprehension by Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Analysis of the Urban-Agricultural Boundary Rugosity: A Case Study in Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz-Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sufficiency assessment: Defining the foodshed spatial signature of short beef supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some propositions to find optimal conditions to simulate a flexible transport using an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse; ESPACE (UMR 7300); IMT Mines Alès; IGE – Institut des Géosciences de l’Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des entreprises en matière de mobilité décarbonée en région Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Palate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Provence-Alpes-Côte d'Azur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTRAIT du Dossier d'Auto-Évaluation de l'UMR ESPACE 7300 (15 juin 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio illustrant l'activité du laboratoire ESPACE, fourni au HCERES le 15 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation orale de l'activité de l'UMR ESPACE 7300 au comité de visite HCERES du 15 décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément du fonctionnement hydrologique du Gardon d'Alès à l'aval de sa confluence avec le Galeizon (site de la Blaquière) et des sources de la Baume (Gorges du Gardon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Université d'Avignon. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives innovantes et économes de transports flexibles et partagés en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - Université d'Avignon. 2021, 291 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse spatiales des pratiques de mobilité partagée et de transport flexible en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Provence-Alpes-Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique spatio-temporelle : application aux problèmes de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’Information Géographique spatio-temporelle : application aux problèmes de mobilité, rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Claude Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Daasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PSIG. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Applications des Sciences de l'Information Géographique pour des Territoires Durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 Spatial Analysis and Geomatics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. Avignon Université, 444 p., 2025, 978-2-910545-13-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre des résumés de la VIIIe conférence de l'Association Francophone de Géographie Physique (AFGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 16ème Conférence SAGEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021, 978-2-910545-12-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Emsellem; Didier Josselin; Diego Moreno Sierra; Christine Voiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , 600 p., 2016, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.366, 2016, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data for Spatial Planning simulation and Optimization Technologies (SPOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar M. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob conference, Data For Development Challenge Senegal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Boston, United States. T15, pp.251-269, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 (3-4), pp.239-240, 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.239-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.09090909091px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Josselin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Didier JOSSELIN's CV (click on &amp;quot;Voir plus&amp;quot; for further information)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1051-9928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075076578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dr. Didier JOSSELIN (update 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative geographer, methodologist in Spatial Analysis & Geographical Information ScienceUMR ESPACE 7300, 74, rue Louis Pasteur, 84029 Avignon Cedex, France ; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umrespace.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Director of Research (Prof) in the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French National Center of Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS)Editor of the Journal of Interdisciplinary Methodologies and Issues in Science (JIMIS) ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jimis.episciences.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Co-editor of the Journal Mappemonde ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/mappemonde/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33 (0)6 07 40 69 38 / +33 (0)4 90 16 26 93Email : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier.josselin@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN SKILLS and ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Analysis and Exploratory (Geo)-statistics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilities, Demand Responsive Transport Optimization</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Robustness, Modifiable Areal Unit Problem</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Climate Projection Scaling Models and Environmental Studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Data Usability, Spatial Information Quality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamic Cartography ; Interactive GIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environment, Landscape Ecology, Biodiversity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geo-economy, Fuzzy Modelling</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods for Spatial Aggregation and Partitioning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GIS Software : ArcInfo, Geoconcept, Idrisi, GRASS, SmallWorld, PostGIS, QGIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development for Geocomputation : LISP(STAT), Pascal, Basic, C (bases)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language : English (written, spoken), school German, basic knowledge in Spanish</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)leader of 20 interdisciplinary research programs (geography, computer science, maths, agronomy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise of (inter)national projects for French and Regional Research Agencies (ANR, HCERES, Canadian and Belgian Research agencies, European Research Agency)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the French Network in Geomatics MAGIS, member of the AGILE European Association until 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research International Committees: AGILE, GEO-AN-MOD, ICC (ICA), SAGEO, TheoQuant, CUPUM...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organization of international conference on GIS: SAGEO (2005, 2016, 2025, AGILE'2012, Spatial Accuracy'2016, JDS'2017, AFGP'2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Regular or occasional reviewer fot scientific Journals: JASS, RIG, Remote Sensing, IJAEIS, Transaction in GIS, Télédétection,TSI, International Journal of Cartography, IJGIS, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN APPOINTMENT</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 until now: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of Research, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR ESPACE 6012), Université d'Avignon et des Pays de Vaucluse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of the Research University School of Avignon University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (federation of 8 laboratories: 6 in social science + mathematics and computer science)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2023: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of the laboratory ESPACE, UMR 7300 in CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Université Côte d’Azur, Aix-Marseille-Université + Alès (about 100 members in the lab)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2022: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Director of the interdisciplinary national research group, GdR MAGIS of CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; more than 50 laboratories and 300 researchers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Professor at the University of Tasmania</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher in LIA,  still in ESPACE, Avignon University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002– 2010: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR ESPACE 6012), Université d'Avignon et des Pays de Vaucluse, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">October 1996– 2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR THEMA 6049), Université de Franche-Comté, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Engineer in Smallworld Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, post-doc, Cambridge (UK)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Manager,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA and Grenoble University</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 - 1995: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">lecturer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « La déprise agricole en zone de montagne. Vers un outil d'aide à la modélisation spatiale couplant Systèmes d'Induction et d'Information Géographique », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAboratoire de la Montagne Alpine (LAMA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS URA 344, Université Joseph Fourier, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEACHING/PARTIPATING in PhD/HDR juries</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(Co)supervision: 24 phD, 2 post-doct in Transportation, Spatial Modelling, Environment, Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantity: average of 120 hours / year in different universities (Avignon, Digne, Nîmes, Aix) until 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Topics: GI Science, Spatial Optimization and Analysis, Multicriteria Analysis, Spatial Robustness, Landscape Ecology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Degrees: Licence, Master</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation in defense juries: 70 PhD juries  (more than half as reviewer), 6 French HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO-RESPONSABILITY  or PARTICIPATION in SCIENTIFIC PROJECTS from 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Resinet Risk zoning and resilient routing  for urban elastic optical inter-data-center networks, 2025, 8 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects CABANES & BANJO (Prime 80), Braess paradox modelling, MITI CNRS, 2025, 12 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Urban walkability (PACA region), 2025, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project SQUAL, Citizen science for water management, MITI CNRS, 2023-2024, 8 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project GEODYN Dynamic graphs and Time Geography, Avignon University, 2021-22, 4 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet Carbon-free transportation modes in the Provence Alpes Côte d'Azur region, 2021-22, 15 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project CliMedScale, Studying climate scales in Mediterranéean areas, 2020-21, 10 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Prospective of New Shared and Responsive Transports in the PACA region, 2019, 27 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Weak Spatial Signals (WeakSpaSIG) PEPS/CNRS, collaboration in MAGIS research group, 2017, 15 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project BV-Rage, analysing the voting behavior and profiles according to polling station location and shape,  2016-17, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Tchekoff, optimised cultural routing in museums and festivals, 2015-16, 6 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ESTOC - Electrical Stations and Transport Optimisation for Citizens, 2014, UAPV, 13 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project CartoMuse (relation between Music and Cartography), 2013-2014, geography, computer science, 4 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Urbi & Orbi (biomimicry: orbital networks from orbweb of spiders applied to human networks), 2013-2014, PEPS/CNRS, geography, ecology, mathematics, computer science, 5 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project Mobilities in South-Essonne, « Leave your Vehicle in your Garage » (LVG) ; SAS Prorentsoft, Chamber of Commerce of Essonne, Sous-Préfecture d'Etampes, SA Faurecia, 2012-2013, 70 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project ROLSES, Robust and Optimal Locations for Sustainable Environment and Systems, ANR SYSCOMM n° SYSC-010-01, 2009-2012; geography, statistics et mathematics, 250 k€</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project MODULOBUS, Prototypes and new models and apporaches for urban and rural dynamic optimized demand responsive tranportation, ANR PREDIT TSFA n° 0766C0246, ADEME, 2008-2011, geography, computer science, 450 k€</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD CO-SUPERVISION (24, withart of supervision)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transportation (11 Geography): C. Genre-Grandpierre (2000, 20%), A. Banos (2002, 90%), T. Thévenin (2003, 90%), J. Bolot (2006, 80%), E. Castex (2007, 80%), R. Chevrier (2008, 80%), J. Prud'homme (2013, 70%), A. Lammoglia (2013, 80%), L. Garcin (2021..., 80%), L. Brocchini (2023..., 50%), S. Madmar (2025..., 50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Land & property (2, Geography): T. Lecourt (2020..., 20%), P. Le Brun (2020..., 10%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environment (4 Geography) : I. Mahfoud (2009, 80%), R. Louvet (2014, aborted, 50%), S. Jourani (2023..., 30%), L. Parey (2025..., 50%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agiculture (1, Agronomy): M. Moulery (2000, 40%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation and Routing (5 Computer Science) : T. Garaix (2007, 40%), M. A. Ait Ouahmed (2018, 50%), S. Boularouk (2018, 70%), M. Mathias (2014, 20%), H. E. Ben Smida (2024-2025, 10%)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heritage (1, History) : M. Ferrand (2022, 30%)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWARDS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nominated for the CNRS silver medal by section 39 in 2023 (not awarded)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Awards of the best paper (4): FCTA’2011, ICCSA’2017 (session), ICOR’2017, AGILE’2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invitation to present in a plenary session of an international conferences or colloquium: Morocco (RSG'2013), Vietnam (VIAMC'2017), Russia (SSORA'2018 international summer school), Tunisia (ISG'2019), Spain (IWUA-ICE'2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION and DIPLOMA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherche (HDR), Géographie, UMR ESPACE, Université d'Avignon et des Pays de Vaucluse (UAPV), France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : Thèse de doctorat, Géographie, Laboratoire de la Montagne Alpine (LAMA), Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Dipôme d'Etude Approfondie (DEA), Gestion des espaces montagnards, Laboratoire de la Montagne Alpine (LAMA), Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Maîtrise Sciences Naturelles, Université Joseph Fourier (UJF), Grenoble, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987 : Diplôme d'Etude Universitaire Générale (DEUG), Série B, Biologie-Géologie, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987 : Diplôme d'Etude Universitaire des Sciences et des technologies (DEUST), Agro-alimentaire, Université de Limoges, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 : Ecole Supérieure d'Agriculture (Angers, réorientation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1984 : Baccalauréat, Série D (biologie, environnement), Lycée Jean-Giraudoux, Châteauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Music player: acoustic and electronic drums, saxophone, cello, double bass ; practice in orchestra (grand harmony orchestra, jazz bigband and chamber orchestra) ; design of electronic instruments.Sport and leisure: tennis, cycling, running, motorbike (trail monocylinder BMW 650 GS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microsimulation-Based Methodology for Evaluating Efficiency and Safety in Roundabout Corridors: Case Studies of Pisa (Italy) and Avignon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Losa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.186. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures10070186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Traffic Paradoxes: A Study of Roundabout Corridors and Their Effects on Network Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (22), pp.10290. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su172210290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine public, une réserve d’urbanisation invisible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove zonation mapping in West Africa, at 10-m resolution, optimized for inter-annual monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safietou Soumaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.102027. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Sufficiency Assessment: Defining the Foodshed Spatial Signature of Supply Chains for Beef in Avignon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12030419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de déplacement individuel doux basés sur l’électrique. Attractivité et insertion modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.8135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire. Application géomatique en Région Provence-Alpes-Côte d'Azur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinosad application in an apple orchard affects both the abundance of the spider Araneus diadematus and its web construction behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (4), pp.389-397. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-020-02179-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Scale on Several Metrics Used in Geographical Object-Based Image Analysis: Does GEOBIA Mitigate the Modifiable Areal Unit Problem (MAUP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation Optimization of Electric Cars in One-Way Car-sharing Systems: Modeling, Exact Solving and Heuristics Algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.367 - 398. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2017.1372762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for a Voice Transcription of OpenStreetMap Data: The Case of Space Apprehension by Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer, Electrical, Automation, Control and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des niveaux d’échelle sur l’étude des feux de forêts du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-inscription de proximité et effets sur la participation électorale en region PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (44), pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sightseeing Tours: A model for visits in Art Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un service d’autopartage de véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.211-235. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.26.211-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some propositions to find optimal conditions to simulate a flexible transport using an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilleau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 728, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic Modeling based Representation to Detect Tweet Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-629-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Object Recognition in a Natural Image: an Experimental Approach Using Geographic Object Based Image Analysis (GEOBIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), 19 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2014010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weighted Fuzzy Barycenter: Definition and Application to Forest Fire Control in the PACA Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mangiavillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ellerkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.2013100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the optimal center location. A spatial thinking based on robustness, sensitivity, and influence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (5), pp.923-941. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/b38036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing new adaptive and robust estimators of location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications de l'Institut de Statistique de l'Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial Robustesse, 56 (2-3), pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision robuste pour la localisation d’un centre de traitement des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Numéro spécial Robustesse, 56 (2-3), pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of occupancy rate in dial-a-ride problems via linear fractional column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.1435 - 1442. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with alternative paths: an application to on-demand transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme génétique pour le transport à la demande en convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.239-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance à l'automobile, tension dans les mobilités et stratégies des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 419, pp.1 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités éclatées : La réponse des transports à la demande aux nouvelles formes de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/2-3, pp.433-447. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.2292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la demande points à points en zone peu dense. Proposition d'une méthode d'optimisation de tournées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.article 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatio-temporelle d'un réseau de transport public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.157--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;vagues voyageuses&amp;quot; du campagnol terrestre en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de décision en géoéconomie dans un contexte imprécis et incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brimicombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de géoéconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et coopération intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régimes en transition : Evaluer les effets des changements d’occupation des sols et du changement climatique sur les débits dans les Cévennes (Sud du Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Jourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie physique au service de l’aménagement du territoire dans un contexte de changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Géographie Physique, Oct 2025, Mohemmadia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les profils de mobilité individuelle : perspectives pour une mutualisation spatiotemporelle des déplacements quotidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM - 7èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion autour de la géographie théorique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'espace et après ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESPACE, Jun 2024, Avignon, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est ce que la rugosité de la limite urbaine a un effet positif sur l’orientation de la production agricole vers les marchés locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre INRAE ecodeveloopement - Chercheurs Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecodeveloppement, Jun 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of home spatial distributions based on workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Palate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG 2023 - European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'identification du domaine public par traitements géomatiques en creux du cadastre pour une analyse spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS; Université Laval, Jun 2023, Laval (Québec), Canada. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infering meteorological information at different scales from several sources of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Braga (Portugal), Sep 2023, Braga, Portugal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation d'estimation de température selon les échelles administratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Laval (Québec), France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un potentiel de regroupement de mobilité à partir de données spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023 - Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie pour l’identification de la rugosité de la limite urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023 - Quebec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Quebec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthodologie pour l’identification de la rugosité de la limite urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence Spatial Analysis and GEOmatics (SAGEO) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Données et Intelligence Géospatiales de l’Université Laval., Jun 2023, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of hydrological metrology of low streams and impact on the estimation of water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change &amp; Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'autocopartage : un nouveau mode de transport partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTSER platform P3M : Mediterranean Plain, Piedmont and Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde loi cachée de la géographie - Influence du mode de calcul de la distance sur la localisation d'une facilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the Tobler’s law? Influence of the metric to compute the distance between an optimal facility and its demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography (ECTQG) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blanchouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the Tobler’s law? Influence of the metric to compute the distance between an optimal facility and its demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des Matières en Suspension et de la charge solide des cours d’eau cévenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Draix-Bléone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Draix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville VS Agriculture -Le Ying et le Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASDRLF 2021- Sessions Speciale - Production Agricole, action publique et alimentation des villes : définitions, échelles et scénarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESPACE ( Didier Josselin Cyrille Genre Grand pierre ), Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autocopartage, un nouveau mode de transport innovant et hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation prospective des flux journaliers de navetteurs à l'aide de modèles gravitaires : analyse de sensibilité dans un contexte de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019 : Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Markov Decision Processes with Total Expected Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALUETOOLS 2019 - 12th EAI International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.191-192, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3306309.3306342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données relationnelle, géographique et hydrométrique - Application à un réseau d’étiage cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Di Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’OHM-CV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Object-Based Image Analysis and Modifiable Areal Unit Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); UMR TETIS, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'image par réseaux de neurones pour les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement informatique des entités nommées dans un corpus de données foncières en latin : méthodologie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Castelnuovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology for a voice transcription of OpenStreetMap data: the case of space apprehension by visually impaired persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde loi (cachée) de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThéoQuant'2017, 17-19 mai 2017, Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience for Personalized Sightseeing Tours: Studies and Proposition for an Evaluation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications ICCSA 2017. ICCSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Trieste, Italy. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62398-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open source tools for locomotion and apprehension of space by visually impaired persons: some propositions to build a prototype based on Arduino, speech recognition and OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societal Geo-Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness in spatial analysis: the example of the generalized center optimal location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second Vietnam International Applied Mathematics Conference (VIAMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la qualité de l'information géographiquedans l'aide à la décision spatialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Qualité, CRIGE-PACA, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Function of Influence on Center Optimal Location based on Lp-norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICCSA 2017, GEOANMOD, Computational Science and Its Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cars Redistribution Optimization Problem in the Free-Float Car-Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Operations Research ICOR'2017, London, 25-26 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1999/1307-6892/67501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polygon overlay problem in electoral geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Accurate Spatial Downscaling using Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Delineation of Polling Station Areas using Legal Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightness of rectilinear vs. radio-concentric networks: modeling simulation and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Mitsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Simulation for Architecture and Urban Design (SimAUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de réservation pour l'autopartage de voitures électriques dans un seul sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Homme Machine pour l'orientation spatiale des malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonorous cartography for sighted and blind people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelberry Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE’2016 - 19th AGILE International Conference on Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour mesurer la nature de la mal-inscription et comprendre ses effets différentiels sur la participation électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en PMrovence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation géométrique semi-automatique des bureaux de vote à partir de textes juridiques et d'information géographique numérique : enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un service d'autopartage de véhicules électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ait-Ouahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement d'échelle sur l'étude des causes des feux de forêts du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis et GDR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the metrics on discrete facility location. Toward a pertinent Lp norm targeting a transport objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une cartographie sonore, synesthésique et interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïdi Abdelbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de choix sous contrainte de l'espace et vice-versa : une question de balance entre objectifs et niveaux de décision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Richaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopoint 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lansing, United States. pp. 76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; médienne &amp;quot; : une idée de Laplace (1818).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées de Statiqtique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Multi-Agent-System to assess the sensitivity of a flexible transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et (re)construction automatiques des limites des bureaux de vote par l'étude des textes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Marchand-Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation using Natural Language Processing: Personalized Tour Recommendation for Museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assema Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Computational Optimization (WCO'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Warshaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating aggregation effect in depicting urban trees in a GEOBIA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geographic Object-Based Image Analysis Conference, proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Optimal Locations for Sustainable Environment and Systems (ROLSES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-agents d'un transport à la demande dynamique. L'exemple du Modulobus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches en Géographie Théorique et Quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic cooperation modelling for improving taxi fleet efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les taxis clandos à Dakar : quel avenir pour ces Transports A la demande (TAD) urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATU XV : Le rôle de la mobilité urbaine pour (re) modeler les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATU, Oct 2012, Addis Abeba, Éthiopie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the extension of the 2median center and the min-max center to fuzzy demand points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fuzzy Computation Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'un transport spontané non régulé, par un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Rdjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les informations spatiales et temporelles : du capteur à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three algorithms for solving the convergent demand responsive transportation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toronto, Canada. pp.1096-1101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de transport à la demande avec chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Oriented Convergent Mutation Operator for Solving a Scalable Convergent Demand Responsive Transport Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chatonnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France. pp.959-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Motif : proposition de définition, de méthode de représentation et d'interrogation des patrons de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de bilan de programme interdisciplinaire "Société de l'information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to shape favourable flows for a public transportation system such as a Demand Responsive Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GisPlanet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Estoril, Portugal. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de mobilité quotidienne : représentation et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cassini'04 - 7ème conférence du GDR Sigma "Géomatique et Analyse Spatiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Grenoble, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00081832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de mobilités : proposition de définition, de méthode de représentation et d'interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées CASSINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, X, France. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating retail locations using GIS and an agents decision model for urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Bruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modelling Geographical and Environmental Systems with Geographical Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Hong Kong, China. pp.523-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00460947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for simulating urban pattern dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Meeting on western regional science association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating urban pattern dynamics by using an alternative approach of modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles avancées en géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pinet; Didier Josselin; Alain Bouju. Lavoisier, 31, 2023, 1260-5875. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.239-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon, France, April, 24-27, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Vandenbroucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gensel, Jérôme and Josselin, Didier and Vandenbroucke, Danny. Springer, pp.v-vi, 2012, Lecture Notes in Geoinformation and Cartography, 978-3-642-29062-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pinet; Mireille Batton-Hubert; Eric Desjardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Data Imperfection 2: Use Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Wiley; ISTE, pp.127-163, 2024, 9781786302984. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119507352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imperfection et information géographique 2 – Cas d’utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Systèmes d’information, web et société, 9781784056254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer un potentiel de regroupement de mobilité à partir de données spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Badard; Jacynthe Pouliot; Mathieu Noucher; Marlène Villanova-Oliver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence Spatial Analysis and GEOmatics (SAGEO) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-9822061-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04824954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Louvet </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> jagannath Aryal </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Spatial Statistics 2015 - Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier - Science Direct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-69, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Median and Min-Max Centers: An Spatiotemporal Solution of Optimal Location Problems with Bidimensional Trapezoidal Fuzzy Numbers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Rojas-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ciligot-Travain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35638-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Transports à la demande dans leur environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Houzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Road Networks on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling urban Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des réseaux viaires sur les mobilités urbaines : quelques illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thériault M., Des Rosiers F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IGAT Information géographique et dynamiques urbaines 1, analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.139-165, 2008, Traité IGAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transports à la demande pour répondre aux nouvelles formes de mobilité. Le concept de Modulobus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montulet B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés Universitaires Saint-Louis, Bruxelles, pp.151 - 164, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche pour une mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Parey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Hoorelbeck-Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Change Now International Summit (2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Paris, France. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R as a GIS: Illustrating Scale and Aggregation Problems with Forest Fire Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagannath Aryal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERTIFICATE OF ATTENDANCE AND PRESENTATION Ontology for a Voice Transcription of OpenStreetMap Data: Case of Space Apprehension by Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boularouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Analysis of the Urban-Agricultural Boundary Rugosity: A Case Study in Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz-Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sufficiency assessment: Defining the foodshed spatial signature of short beef supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanz Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some propositions to find optimal conditions to simulate a flexible transport using an Agent-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00858280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse; ESPACE (UMR 7300); IMT Mines Alès; IGE – Institut des Géosciences de l’Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTRAIT du Dossier d'Auto-Évaluation de l'UMR ESPACE 7300 (15 juin 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des pratiques des entreprises en matière de mobilité décarbonée en région Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Palate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Provence-Alpes-Côte d'Azur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation orale de l'activité de l'UMR ESPACE 7300 au comité de visite HCERES du 15 décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio illustrant l'activité du laboratoire ESPACE, fourni au HCERES le 15 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022, https://www.umrespace.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément du fonctionnement hydrologique du Gardon d'Alès à l'aval de sa confluence avec le Galeizon (site de la Blaquière) et des sources de la Baume (Gorges du Gardon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Université d'Avignon. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives innovantes et économes de transports flexibles et partagés en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - Université d'Avignon. 2021, 291 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse spatiales des pratiques de mobilité partagée et de transport flexible en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Provence-Alpes-Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information géographique spatio-temporelle : application aux problèmes de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’Information Géographique spatio-temporelle : application aux problèmes de mobilité, rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Claude Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Daasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PSIG. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Applications des Sciences de l'Information Géographique pour des Territoires Durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025 Spatial Analysis and Geomatics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Avignon, France. Avignon Université, 444 p., 2025, 978-2-910545-13-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre des résumés de la VIIIe conférence de l'Association Francophone de Géographie Physique (AFGP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Francophone de Géographie Physique (AFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 16ème Conférence SAGEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. 2021, 978-2-910545-12-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Emsellem; Didier Josselin; Diego Moreno Sierra; Christine Voiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , 600 p., 2016, 2-910545-11-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.366, 2016, 978-2-9105-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mobile phone data for Spatial Planning simulation and Optimization Technologies (SPOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar M. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Marcelin Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob conference, Data For Development Challenge Senegal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Boston, United States. T15, pp.251-269, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 (3-4), pp.239-240, 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig31.239-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69DE99AE"/>
+    <w:nsid w:val="AB70DF90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CC1E6529"/>
+    <w:nsid w:val="1004C931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CA5B10BD"/>
+    <w:nsid w:val="F75AEE8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07105236"/>
+    <w:nsid w:val="5FACCF0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FBCAE5C9"/>
+    <w:nsid w:val="63498A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7912D4D8"/>
+    <w:nsid w:val="35250F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7B9BCA81"/>
+    <w:nsid w:val="AF61D601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="648D8117"/>
+    <w:nsid w:val="EFCCCB7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-josselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1051-9928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075076578" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.josselin@cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brocchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Losa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10070186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02179-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boularouk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait-Ouahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2017.1372762" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Mathias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.211-235" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-629-2015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilleau Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2014010101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangiavillano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ellerkamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b38036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109003v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatonnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brimicombe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nicot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chesneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04147200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212399v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palate" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02053360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306342" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953858v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picolot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62398-6_27" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533067v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674554v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Ouahmed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1999/1307-6892/67501" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberry Saidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249883v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;di Abdelbery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assema Moussa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100486v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marcelin Faye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Rdjimi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372164v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bruch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.239-240" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vandenbroucke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824954v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_15" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D88DE866C42C06EEC44C58F00806E83A5C14CFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997192v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250549v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583922v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858280v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327044v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gestin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350931v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350864v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954119v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daassi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420736v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Scholl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daasi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929774v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503666v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424734v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Griffith" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458463v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar M. Ndiaye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351232v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-josselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1051-9928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075076578" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mappemonde/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.josselin@cnrs.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brocchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pratelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Losa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10070186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lecourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m97" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moul&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12030419" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02179-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait-Ouahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2017.1372762" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boularouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Aryal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet&#160;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Mathias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.211-235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilleau Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-629-2015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2014010101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rojas-Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mangiavillano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ellerkamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.2013100103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ciligot-Travain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b38036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109003v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canalda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chatonnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2292" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fauvet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brimicombe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nicot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665816v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212399v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palate" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chesneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04147200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524939v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481981v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02053360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306342" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533064v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674571v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picolot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62398-6_27" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674585v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Ouahmed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1999/1307-6892/67501" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelberry Saidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249883v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249882v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100482v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;di Abdelbery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326870v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100479v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100504v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assema Moussa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100486v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061229v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marcelin Faye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061225v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Rdjimi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gu&#233;gan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319017v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372164v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081932v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402923v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bruch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.239-240" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vandenbroucke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824954v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251316v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jagannath Aryal&#160;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1878029615003308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35638-4_15" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D88DE866C42C06EEC44C58F00806E83A5C14CFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997192v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houzet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885395v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402910v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Parey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Madmar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hoorelbeck-Fages" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250549v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533069v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583922v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524862v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Debolini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858280v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350931v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327044v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gestin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350864v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503684v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954119v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daassi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumolard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420736v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Claude Scholl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Dumas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Daasi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136495v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929774v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503666v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424734v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348458v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Griffith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458463v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar M. Ndiaye" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351232v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>