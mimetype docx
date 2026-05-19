--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Jourdan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving health-promoting schools, the Alliance for Health experiment: setting up an interventional research protocol and evaluating a health-promotion program in primary schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Desmoriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cécile Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1_suppl), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251320649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbots, santé sexuelle et adolescence. Un cadre éthique pour une révolution numérique responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualités humaines. Revue de santé sexuelle &amp; de sexologie des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des conditions d’émergence d’une politique intersectorielle de promotion de la santé à l’échelon du territoire néocalédonien : fenêtre d’opportunité pour la santé à l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Christophe Pantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (HS1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre renouvelé pour l’éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (896), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2025.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising health promotion action in current geopolitical landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ardiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Contu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Wrzesińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251374893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in the school context: a scientific mapping of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hernández-Torrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathelijne Bessems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Datema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125 (1), pp.68-84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-09-2023-0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Impacts on Adolescent Well-Being During COVID-19 School Closures: Insights From Professionals for Future Policy Using a Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Manandhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Backhaus-Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adolescent Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jadohealth.2025.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School is more than a place to learn: An intersectoral assessment of adolescent well-being prior to and after the COVID-19 pandemic in the WHO European Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Cronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna C. Inchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100654. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhip.2025.100654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping schools open in times of health crises: seeing the global picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-4642(24)00028-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIANCE : développer des environnements favorables à la santé des enfants à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.19-19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche « Une seule santé » : les professionnels des santés au coeur de la transformation des politiques et des pratiques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Campion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling health inequalities in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baum Fran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costongs Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godfrey Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivankovic-Knezevic Katarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a comprehensive approach to health promotion at the school and community levels: preliminary findings from the Alliance for Health project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (Supplement), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/popmed/165634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l’école : accompagner les transformations d’un système éducatif en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (77), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve1.077.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urgent need to address health literacy in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkan Okan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Paakkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Barnekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 401 (10374), pp.344. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(23)00104-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor’s influencing primary teacher practices in health education, life skills, health literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Health of Education Personnel—The Role of Job Crafting and Other Control Strategies on Healthy Ageing at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chien Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (23), pp.15970. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192315970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants de la participation active des professionnels de l’éducation dans un dispositif de promotion de la santé en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.222.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new section for Global Health Promotion journal: doing research in health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759221079722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of School Closure on Adolescents’ Wellbeing, and Steps towards to a New Normal: The Need for an Assessment Tool Update?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Paakkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Inchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Torppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/adolescents1030027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting every school to become a foundation for healthy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret M Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Caffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.295-303. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-4642(20)30316-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion research has come of age! Structuring the field based on the practices of health promotion researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.175797592110440. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759211044077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reopening schools during the COVID-19 pandemic: governments must balance the uncertainty and risks of reopening schools against the clear harms associated with prolonged closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell M. Viner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolette Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Disease in Childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (2), pp.111-113. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/archdischild-2020-319963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et évaluation de l’utilité, de l’utilisabilité et de l’acceptabilité de ressources éducatives produites en réponse à la crise de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Fernandes da Rocha Puleoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975921996133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-operation and consistency: a global survey of professionals involved in reopening schools during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-07-2020-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoles et pandémie. Qu’avons-nous appris de la crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (6), pp.813-822. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the efficacy of health promotion interventions: a focus on the context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mc Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100002. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhip.2020.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Returning to school: children and young people living with chronic illness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Mcdonagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Children's Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCS-06-2020-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté mondiale pour développer la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating dental education: A public health issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tubert-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.12347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of health promotion programmes in schools: an approach to understand the influence of contextual factors on the process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-017-5011-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et santé à l’Ecole : analyse de l’activité enseignante et perspectives en matière de formation initiale et continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’école et la santé : des enjeux forts, une ambition à soutenir, 1 (157), pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in schools: factors influencing parents’ views of the home–school relationship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Promotion and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.32-50. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14635240.2017.1408419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités en santé orale : déterminants de l’accès à la prévention et aux soins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pegon-Machat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.182.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)framing school as a setting for promoting health and well-being: a double translation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone Lindegaard Nordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venka Simovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2018.1449944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé à l'école et pratiques enseignantes : quels enjeux en formation initiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Formation, éducation, santé : enjeux, évolutions et apports de la recherche, 3 (2), pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promoting Schools - a complex approach and a major means to health improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannele Turunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper von Seelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.177 - 184. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/dax001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a health promotion programme: a 10 year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (3), pp.252-279. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-09-2016-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of Health Promoting Schools in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Moynihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (1), pp.16-31. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-03-2014-0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and help seeking amongst higher education students: findings from a mixed method study of undergraduate nursing/midwifery and teacher education students in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Educational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.175-194. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03323315.2016.1146157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School health promotion and teacher professional identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-07-2014-0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of Health of Pre-Registration Nursing and Midwifery Students: Findings from a Cross Sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.427-433. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants de l’implantation d'un dispositif de promotion de la santé dans différents contextes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Salabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of young people in school- and community-based noncommunicable disease prevention interventions: a scoping review of designs and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hellesøe Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Høstgaard Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1123. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3779-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and lifestyle of students: implications for health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/dau086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Competencies in Health Education: Results of a Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Moynihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Paakkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raili Välimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un parcours éducatif de santé pour tous les élèves : une évolution majeure de la politique de promotion de la santé à l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions Santé : magazine de la santé à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pour renforcer les compétences psychosociales : un parcours éducatif en santé, 189, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique dans la vie professionnelle : dépasser les incantations, créer les conditions du discernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journal de l'infirmière de neurologie et de nanochirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques régionales de prévention et d'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression Revue de recherches en éducation, formation, didactiques de l'ESPé de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École au cœur des territoires : construire au quotidien la santé de tous les enfants et adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and coping amongst higher education students: A mixed method enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.(online). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé a-t-elle trouvé sa place à l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école au coeur des territoires : vers une approche territoriale au service de la promotion de la santé de tous et de la réduction des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression Revue de recherches en éducation, formation, didactiques de l'ESPé de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un dispositif de formation et d'accompagnement en promotion de la santé dans les écoles primaires françaises : implications pour la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2 suppl), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913483340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling social and health inequalities: vulnerability among the young lesbian, gay and bisexual population in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Devaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology &amp; Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.268-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d'éducation pour la santé fondé sur la formation et l'accompagnement des acteurs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.421 - 431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école au coeur des territoires : vers une approche territoriale au service de la promotion de la santé de tous et de la réduction des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes des 2ndes journées de rencontre : "Inégalités sociales, santé, éducation", 37, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention durant l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques régionales de prévention et d'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes des 2ndes journées de rencontre : "Inégalités sociales, santé, éducation", 37, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing teachers' views of health and health education: A study in 15 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72 (6), pp.660-672. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896912459821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé et à la citoyenneté à l’école primaire : diversité et cohérence des pratiques enseignantes en éducation à…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les éducations à… : nouvelles recherches, nouveaux questionnements, 50, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé, un moyen de réduction des inégalités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Châu Pham-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-Série numérique, 24, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of clients who have made the transition from the psychiatric hospital to community service provision: a phenomenological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Carew Eichholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.44-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé en milieu scolaire : enquête franco-québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 421, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l’éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-Série numérique, 24, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-service teachers' experience of and attitudes to teaching SPHE in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Moynihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Lynch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (3), pp.199-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention du tabagisme en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé, entre discipline scolaire et approche transversale. Analyse de la tâche représentée des enseignants dans les systèmes éducatifs français et irlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.125-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante ans après, où en est la santé communautaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.165 - 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé en milieu scolaire peut-elle participer à la réduction des inégalités sociales de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Châu Pham-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A health promotion initiative in French primary schools based on teacher training and support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975910393585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants du primaire en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux c@hiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2), pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé en milieu scolaire : un champ de pratique et de recherche en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender implications of the teaching of relationships and sexuality education for health-promoting schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Geary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.230-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat scolaire à l'école primaire : étude de l'influence des variables de milieu sur sa perception par les élèves de 6 à 8 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.ijvs.org/files/Revue-12/05-Younes-IJVS-12.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats en éducation à la santé au primaire : analyse comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’éducation à la santé en milieu scolaire : un champ de pratique et de recherche en émergence, 14 (2), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008911ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of professional factors in determining primary school teachers' commitment to health promotion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stirling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.302-10. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daq076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à vivre ensemble, ça commence en primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-violence actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 315, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals’ involvement in school health: perspective from seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Pioreka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.182-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and representations of health education among primary school teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1403494809350518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School health promotion: organization of services and roles of health professionals in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piorecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.182-188. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckp117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the contribution of staff to health education in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Geary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.519-530. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/her/cyq012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication des professionnels de lycée dans la prévention du tabagisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, http://www.cairn.info/revue-carrefours-de-l-education.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact du décret interdisant de fumer dans les lieux affectés à un usage collectif sur l'activité professionnelle des personnels de direction et de vie scolaire de 17 lycées français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://rechercheseducations.revues.org/index558.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of health promotion in schools: a realistic evaluation approach using mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-10-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et santé à l'école : étude de l'impact d'un dispositif de formation et d'accompagnement sur l'implication des enseignants dans une démarche de promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.141-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé à l'école primaire : approche comparative des pratiques au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp695-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants, entre quotidien et compétences en éducation pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Rommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé à l'école : étude des déterminants des pratiques des enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.739-760. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1006254ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé de la reproduction des adolescents : les déterminants de l’implication des professionnels dans la prévention des maladies non transmissibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2 suppl.), pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants en éducation à la santé : analyse des dynamiques collectives du dispositif « Apprendre à mieux vivre ensemble a l'école »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léla Benchariff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail en classe à la vie collective dans l’établissement: éduquer à la santé aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dossier L’éducation à la santé, 16 (2), pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie grippale, une opportunité éducative à ne pas manquer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 213, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants et les prescriptions institutionnelles dans le champ de l'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Documents officiels et travail enseignant, 43, p171-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé à l’Ecole : avec les autres, apprendre la liberté et la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 213, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictive substances: textbook approaches from 16 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (1), pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of health promotion in schools goes through the strengthening of teacher training at a global level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oddrun Samdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et déterminants des conceptions des enseignants de 4 pays méditerranéens sur l'éducation à la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Khzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie de La Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp.527-545. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.086.0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a national network: the case of the French teacher training colleges' health education network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 430-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de la réussite de tous les élèves : l'implication des personnels des collèges dans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152, pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternelle : supprimer la collation ou éduquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Perrier-Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 395, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter les stéréotypes publicitaires à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 396, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution spécifique de l'éducation physique: à la lumière de travaux de recherche récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 329, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities in Oral Health for Children with Disabilities: A French National Survey in Special Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0002564. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé à l'école. Apprendre à faire des choix libres et responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.53-59. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve.016.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la sexualité en SEGPA : analyse des représentations et des pratiques des équipes pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rochigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (24), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.024.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation nutritionnelle à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé conjuguée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un socle de compétences partagées pour les médecins en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.061.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Education in Primary Schools: The Effects of an Educational Programme on the Representations of HIV/AIDS in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barnoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.221-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé à l'école : le temps de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.054.0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité de clarifier les référents théoriques de l'éducation pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 377, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation en éducation à la santé pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 380, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les conduites addictives à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 143, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources psychologiques de la réflexion pédagogique en éducation pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 377, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la santé à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journal des professionnels de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à la santé, éduquer pour la santé : quels enjeux pour la formation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (5), pp.83‐96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et éducation à la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hyper-EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 227, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation nutritionnelle à l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 374, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue EPS 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations les enfants ont-ils du SIDA ? Contribution d’une recherche-action en éducation pour la santé auprès de classes de CM1 et CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laquet-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue En question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LOU/c/jall Rat as an Animal Model of Healthy Aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boghossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veyrat-Durebex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (8), pp.B312-B320. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/57.8.B312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé à l’école : pratiques et représentations des enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (4), pp.403-423. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.024.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé : un moyen privilégié pour la prévention de l'échec scolaire à l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de l'AIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de l’alcoolisme à l’école élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepan-Lenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcool ou santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 235, pp.4-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants du primaire en éducation à la santé dans les IUFM : Enjeux et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bourgeois-Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de santé en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bardonnet-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 164, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour une prévention efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bardonnet-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Glenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 163, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du point de vue de l’implémentation et de la transférabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion du bien-être à l’école, « un temps suspendu » en situation de crise. Etude de cas en Nouvelle-Calédonie après les émeutes de mai 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promoting school: Influence of collective work on the quality of implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education, a key component in promoting the health of all children: making the link between local needs and global objectives in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ALLIANCE avec les territoires pour améliorer la santé des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ONAPS 2024 : Bouge ta commune et ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONAPS; PRNSSBE, Nov 2024, [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in the school context: a global mapping of the literature on school health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hernandez-Terrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathelijne Bessems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Potts-Datema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy aging at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global meeting: " Tackling challenges and sharing solutions for the health and well-being of education staff "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating supportive living environements and building health learning pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the health of education professionals: The role of guidance and training in their occupational health and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about the health and well-being of education personnel worldwide?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global meeting: " Tackling challenges and sharing solutions for the health and well-being of education staff "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Genuine Participation of Children and Young People in Education and Health Policymaking: lessons learned from the analysis of 55 case-studies from around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenia Prokalamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimane El Garchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Debes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the Global Participatory Process to Structuring the Field of Health Promotion Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating for Adolescent Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Pediatrics and Children’s Rights &amp; 17th STATE of the ART Adolescent Health/Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward healthy ageing at work: Self-initiated change through the lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning for Life: Promoting Health in Urban Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sixth International Conference on Learning Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Jubail, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating supportive living environments and building health learning pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Smart Education Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the Implementation of a Comprehensive Approach to Health Promotion at the School and Community Levels: Alliance for Health Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPR 31st Annual meeting: The Role of Prevention Science in Achieving Social Justice and Health Equity for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Prevention Research, May 2023, Washinghton, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance : développer des environnements favorables à la santé des enfants à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2023 - Santé publique et Territoires : des concepts à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a comprehensive approach to health promotion at the school and community levels : preliminary findings from the “Alliance for health” project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress on Public Health - A world in turmoil: Opportunities to focus on the public’s health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WFPHA - World Federation of Public Health Associations, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue des comportements de santé d’élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance pour la santé : design et impact d'une intervention complexe multi-niveaux auprès des enfants des écoles primaires dans 4 départements AURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2023 - Santé publique et Territoires : des concepts à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Implanter et soutenir les démarches d’école promotrice de santé – perspectives multiples dans le cadre du dispositif Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global participatory process to structuring the field of health promotion research: Global Handbook of Health Promotion Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les iles ou sur la grande terre, en ville ou en tribu, apprendre en construisant ensemble : le développement collaboratif d'un outil pédagogique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Pour une praxis des territoires oubliés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation et les technologies numériques pour développer la capacité de tous à agir pour la santé, le bien-être et l’équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Godiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Courmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectoral collaboration in schools during the COVID-19 pandemic; findings from a global survey of health and education professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'une politique intersectorielle en promotion de la santé visant le développement professionnel des enseignants : un exemple en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Fernandes da Rocha Puleoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal ( colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of professionals with student well-being during COVID-19 – Lessons learned for the post-pandemic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje-Andreas Eikemo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Association for Adolescent Health (IAAH) European Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAAH, Oct 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the lives and care of children and young people living with diabetes: Burundi NCD Alliance builds an intersectoral project to change policy and practice (Round table)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nizigiyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ndikumwenayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les capacités des acteurs de la promotion de la santé en Afrique de l’Ouest : quels dispositifs concrets pour répondre efficacement et durablement aux besoins des populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houéto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting teachers' health and well-being: Barriers, levers and promising interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Vercambre-Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ould-Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche interventionnelle multi-partenariale éclaire et soutient le développement de la promotion de la santé auprès des enfants scolarisés à l'école primaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to social change through children’s and young people’s genuine participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Saboga-Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne Bruun Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Akerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing health-promoting intersectoral policies to contribute to social change - Supporting every school to become a foundation for healthy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence St. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the global participatory process to structuring the field of health promotion research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIANCE : une recherche interventionnelle visant le développement d’environnements favorables à la santé autour des enfants scolarisés à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3ème Journées Scientifiques de la Plateforme de Recherche en Prévention Primaire des Cancers (PRPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educations, santé et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREDD 2021 "Santé et développement durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (On line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the evidence tell us about keeping schools open safely: state-of-the-art review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-level Ministerial Meeting One year into COVID: Prioritizing education recovery to avoid a generational catastrophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, (On line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The journey towards comprehensive sexuality education : Global report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAAH MENA Region adolescent health conference: Adolescent care, Leaving no one behind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Marhaba, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prevention to health care: producing and publishing knowledge. Potentials and challenges of mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Healthcare Research Conference: "From Formulation to Publication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, (On line), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Global Goals for Adolescent Health & Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IAAH World Congress on Adolescent Health: Meeting the Challenge of Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, (On line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting every school to become a foundation for healthy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAAH MENA Region adolescent health conference: Adolescent care, Leaving no one behind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Marhaba, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting every community and every school to become a foundation for healthy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mena Region Adolescent Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAAH, Dec 2021, Hurghada, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genuine participation of children &amp; young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mena Region Adolescent Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hurghada, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning for health: A new paradigm for the post-COVID-19 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colm Kelleher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang- Wook Kwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Learning Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Yeonsu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating safe, inclusive and healthy learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th UNESCO Forum on Transformative Education for Sustainable Development, Global Citizenship, Health and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, (On line), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learning from the Covid-19 crisis: main trends of personalized medicine in post-pandemic society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Post-pandemic: new vectors of health development and health promotion" Conference Moscow Academy of Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, (On line), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectorality ‘next generation’: a real way to tackle health inequalities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Saboga-Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Akerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing school health interventions in the real world: the role of health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Adolescent Health – Coming of Age” conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ascot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une tâche représentée en matière de santé et de citoyenneté des élèves chez des étudiants-futurs enseignants dans les parcours de formation initiale en ESPé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Efficacy of Health Education Interventions: Moving the Spotlight from Implementation Fidelity to Quality of the Implementation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Education and the Imperative of Constant Change: Ambivalent roles of policy and the role of educational research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECER 2017, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Health Promotion Programme: A 10 Year Retrospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Educational Research (ECER 2017). Network 08. Research on Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants en promotion de la santé : vers une cartographie du développement professionnel en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone : éduquer et former au monde de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling social and health inequalities in schools: analysis of social and economical determinants on home school collaboration linked to health promotion issues. teachers and parents views from French and Finnish primary schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise en oeuvre des éducations transversales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.205-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of school-based health promotion programmes: using a realistic evaluation framework to determine the key factors involved in successful implementation of complex interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children as genuine participants in school and community-based NCD prevention interventions: a review of outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Klinker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nordic Health Promotion Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and help seeking among higher education students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPHeRE network 2nd Annual Conference: Population health and health services research in Ireland: current trends and future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assessment as a resource for health education: results of 7-day continuous data collection of 10-11–year old children’s health habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nordic Health Promotion Research Conference “20 years of Health Promotion Research in the Nordic countries: health, wellbeing and physical activity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les mécanismes de mise en œuvre de dispositifs de promotion de la santé, projet européen HEPCOM : Des contextes d'interventions en réseau à l'activité des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposia Promotion de la santé et vie collective en milieu scolaire : quel travail éducatif ? Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles (CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical validation process for questionnaires in the field of health education and health promotion in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The views of Finnish parents and teachers about health education content areas of school-aged children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENARPE-ARCTIC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parents and Teachers’ Views on Health Guidance and Education in Finland and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Sustainability Dynamics of School-based Health Education Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, un objet partagé entre la famille et l’Ecole : Le point de vue des familles du premier degré sur la coopération Ecole-famille dans le domaine de l’éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposia Promotion de la santé et vie collective en milieu scolaire : quel travail éducatif ? Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles (CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé à l’école : Regard sur les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Oct 2012, Paris, France. pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing your tomorrow today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th ASDC annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des addictions, éducation à la santé et mission de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème rencontres nationales de l'APPRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de la réussite des élèves dans les écoles et les établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée académique de la réussite éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’éthique dans la vie professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées d’études de l’AFIINNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training & Health Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessments, Accomplishments, Anniversaries and Action: Knowing Where we are to focus on Where we are Going in School Health, Development and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la prévention dans les politiques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention en psychiatrie : les clés de l'efficacité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Methods in Health Promotion Research : Evaluating effects of HP programs in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHE international summer school 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion in Schools in Europe : state of the art and perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and lifestyle behaviour of undergraduate university students: implications for health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Hospitals Limerick (UHL) Annual Research Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schools as an arena for health promotion: State of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promoting Schools Danish national Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating effects of HP programs in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et Education à la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’AEEP, Comment enseigner la prévention des maladies de l’adulte aux professeurs des écoles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement professionnel du conseiller pédagogique : réalités et dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès de l’Association nationale des conseillers pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição da educação fisica na educação para a saude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Internacional de Educação Física, Lazer e Saúde (SIEFLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des établissements de formation de formateurs a l’épreuve des mutations de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2013 du RIFEFF - La francophonie universitaire en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de conditions d’appropriation d’un dispositif d’éducation à la santé à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Recherches en éducation à la santé : objets de recherche et méthodologies. AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Health & Social Programs within Education Systems: Teacher Education & Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHN Symposium Contexts and Constraints in School Health: A Global Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School health promotion – Contexts and mechanisms influencing the implementation of health promotion approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à mieux vivre ensemble: présentation du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique AFPSSU-INPES-SIUMPPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques régionales de prévention et d'éducation à la santé : les questions clé de la mobilisation des acteurs institutionnels et de l'implication des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Société, Santé, Education » : Promotion de la santé et inégalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing teachers’ Views of Health and Health Education: a Study in 15 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école au coeur des territoires : vers une approche territoriale au service de la promotion de la santé de tous et de la réduction des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Société, Santé, Education » : Promotion de la santé et inégalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation et éducation a la santé : analyse des prescriptions assignées aux acteurs du milieu scolaire issus de systèmes éducatifs différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d'éducation et processus d'émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France. pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer la formation des enseignants pour démocratiser la réussite des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant aujourd’hui et demain : perspectives contemporaines sur le métier d'enseignant et la formation des professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’éthique et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux de l’enseignement et de la recherche en éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de France - Fondation Cino del Duca, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la santé en milieu scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Journée sans tabac du Ministère de la santé et du Haut Conseil de la Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de possibilité de la réussite de tous les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique AFPSSU-INPES-SIUMPPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Primary Teacher Activity to the Development of Teacher Competencies in Health Promotion: Teacher Training Programme and Ordinary Teaching Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum (Ireland) or Cross Curricular Approach (France) for Developing Health Promotion in School: Comparison of Primary Teacher Practice Determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau de collaboration une forme de pratique favorable à une approche globale et complexe de l’éducation à la santé à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARIS 2010 « Mieux formés pour agir dans une société en mouvement ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, May 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Health Promotion Initiative In French Primary Schools Based On Teacher Training And Support: Mixed Methods’ Contribution And First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that support pedagogical advisors to develop health promotion approaches in French primary schools: a mixed methods study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Mixed Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d’un outil prescrit par l’USEP en course longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées d’études du Pôle Nord-Est des IUFM « Education à la santé : enseignement et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network of collaboration: a form of good practice to a global and complex approach of health education at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2011, Urban Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Being in Primary Schools : Toward a Perspective of Ecological Evaluation in Health Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2011, Urban Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’évaluation réaliste et des méthodes mixtes pour évaluer les approches globales de promotion de la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoles favorisant la réussite éducative, la santé et le bien-être : l’enjeu de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apprendre à mieux vivre ensemble » Une approche de l’éducation à la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème colloque ASCOMED : "Santé des élèves, Santé des personnels. Quels liens ? Pour quelle prévention ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Education à la santé. Et l’éducation sexuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 de l’AGEEM "En Maternelle, c’est le corps d’abord"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact d'un dispositif de formation continue des équipes enseignantes en France: Exemple de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs influençant la perception des élèves de leur vie à l'école et implication pour le développement de la promotion de la santé à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lasting partnership for quality projects in health education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion : Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pratiques d'éducation à la santé d'enseignants du premier degré irlandais. D'une logique transversale à disciplinaire de l'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à la santé dans et hors l’école, 3ème colloque du Réseau des Universités pour l’éducation à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes mixtes à l'évaluation de l'effet d'un dispositif de formation d'enseignants en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'Actualité de la recherche en éducation et en formation (AREF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en éducation à la santé et contexte social : les données d'une étude réalisée en France et en Irlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un dispositif de formation d'équipes pluri-catégorielles de formateurs en promotion de la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Châu Pham-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à la santé dans et hors l’école, 3ème colloque du Réseau des Universités pour l’éducation à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau de collaboration : une forme de pratique favorable à une approche globale et complexe de l’éducation à la santé à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Biennales de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential for teacher training in the field of health promotion- global perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Paakkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raili Välimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Lier santé, équité, et développement durable dans les écoles ». ISHN, SHE, RADIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil au service de la formation de tous les enseignants en éducation à la santé : s’approprier un outil de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion : Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes dans l'évaluation des curricula en éducation à la santé: cadre théorique et démarches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque de l'ADMEE Europe : Évaluation et curriculum : rôle des politiques, effets des dispositifs et des programmes, liens avec les apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education and health promotion in teacher education: state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion : Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la santé à l'école est-elle encore à l'ordre du jour ? Le mouvement des écoles en santé en Europe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de santé publique de la capitale nationale Université Laval / INSPQ Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a health promotion program in French primary schools: a mixed methods study – First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Mixed Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain de l’enquête à celui de la formation : Concevoir autrement l’ES dans la formation des enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à la santé : enjeux et dispositifs à l’Ecole, 2ème colloque du Réseau des Universités pour l’éducation à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.385-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé à l’école : étude des déterminants des pratiques des enseignants impliqués dans des dispositifs de formation et d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Biennales de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé à l’école et pratiques enseignantes. Etude des facteurs relatifs aux pratiques de promotion de la santé des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Lier santé, équité, et développement durable dans les écoles ». ISHN, SHE, RADIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepção de professores de 15 países sobre saúde e educação para a saúde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Nacional de Educação para a Saúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Covilhã, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and physical education in multicultural societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Ibero-American Seminar of physical education, leisure and health education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French primary school teachers and health promotion: factors influencing health promoting practicies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et santé : promouvoir la santé de tous dans des sociétés multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international "Migration et Mondialisation", IFRPDSR Université Cheik Anta Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in schools: evaluation of an in-service teacher training program using a mixed method design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHE, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Implications of the teaching of Relationships and Sexuality Education (RSE) for health promoting schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Geary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at University of Limerick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in primary school: Factors influencing children’s perception of school climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the smoking regulation on professional activity of headmasters and school advisers in 17 high schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUHPE European conference on health promotion and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants à l'enseignement des compétences psycho-sociales : quelques constats à la suite d'un travail empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and health educator at primary school : individual or collective work ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research: From teaching to learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French primary teacher and health promotion: factors which influence health promoting teacher practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUHPE European conference on health promotion and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire équipe pour améliorer le climat scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque de l'ADMEE-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex education: teachers' and future teachers' conceptions and social representations; what relevance for teachers' training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Khzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du CREAD 2008 : Efficacité et équité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducateur physique et à la santé : Travail individuel ou collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème biennale de l'ARIS : l'intervention en sport et ses contextes institutionnels : culture et singularité de l'action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School health organisation in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUHPE European conference on health promotion and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'évaluation et pilotage dans l'Académie de Clermont-Ferrand - Mise en œuvre et évaluation d'un programme de promotion de la santé en milieu scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Rotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evaluer des politiques d'éducation en académie : pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de dispositif de formation de promotion de la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque national du réseau des IUFM - Atelier : Quelles formations en éducation à la santé en IUFM ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Work and Health Education at School: Compared Analysis Between France and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher's Professional Positioning in Relation to a Health Education Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barnoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective work and health education at school: compared analysis between France and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Mondial du Conseil Mondial des Associations d’Éducation Comparée (WCCES): Vivre ensemble-Éducation et dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les réseaux : le cas du réseau des IUFM « éducation à la santé et prévention des conduites addictives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007, Symposium international Sciences de l’éducation et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rapport des enseignants du premier degré à un dispositif d'éducation à la santé et de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France. http://www.congresintaref.org/actes_pdf/AREF2007_Carine_SIMAR_469.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS and children's representation, the effect of an educational program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riffaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network of teacher training institutes for health education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education policy, what is the contribution of health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ENHPS (European Network of Health Promoting Schools) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education and addictive behaviours prevention: Development, implementation, and evaluation of training programs and policies in French teachers’ training colleges (IUFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Education and Addictive Behaviours' Prevention: Implementation and evaluation of policies and training programs in French Teachers' Training Colleges (IUFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels des établissements du second degré et l'éducation à la santé et à la citoyenneté: les résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheik Anta Diop IFRPDSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion and biomedical approaches in textbooks of 16European and Non-European neighbour countries&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L Rauma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Luzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IUHPE World Conference on Health promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’éducation à la santé à l’école élémentaire : une stratégie de recherche intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75ème colloque de l’ACFAS atelier C 514 : les initiatives en ES où en sommes nous ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Trois rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'implication des personnels de lycée dans la prévention des addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://www.congresintaref.org/actes_pdf/AREF2007_Frank_PIZON_212.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the school health in the European Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé dans les écoles élémentaires… Étude des pratiques enseignantes à partir des traces manifestes en classe en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dynamic collective of work in health education at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Contested Qualities of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECER Ghent, Sep 2007, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and Representations of School Health Education Among Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barnoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic collective of work and health education at school: compared analysis between France and Quebec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence mondiale de promotion de la santé &amp; d'éducation pour la santé de l’UIPES: "La promotion de la santé fait son chemin: recherche, politiques &amp; pratiques pour le 21e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Colombie-Britannique, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience collective comment en rendre compte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Phénoménologie(s) de l’expérience corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Mieux Vivre Ensemble à l’Ecole : analyse comparée de deux études Franco-Québècoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international AFEC : « L’école entre tensions et médiations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la santé à l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Université de Braga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les maîtres à prévenir et gérer les situations de violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque international de la violence scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé à l'école, perspectives internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Université du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it the school’s role in health education to establish behavioural norms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée University college of Cork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in the French education system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée University college of Cork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la violence à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billon-Descarpenties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence mondiale sur la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education, a key component in promoting the health of all children: making the link between local needs and global objectives in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Engagement in Health Education: An analysis in the context of Health Promoting Schools - Alliance project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Public Health Conference 2025 "Investing for sustainable health and well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance pour la santé : Dispositif de déploiement des Écoles Promotrices de Santé. Résultats clés et perspectives de transférabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé publique "Santé mentale publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promoting School in France Alliance project: a moderated mediation model by socio emotional learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bien vieillir » : une approche innovante du développement des compétences pour faire des auxiliaires de soins et d’aide à domicile des promoteurs de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Progin-Batalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dabi, Émirats arabes unis. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent well-being during the pandemic, through the lens of a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Linnea Backhaus-Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAAH European Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping Health-Promoting School in Alliance project: Mediation effects of life skills on health behaviours for French pupils aged 8-11 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Doridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Coudert-Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting healthy ageing at work through the development of coping strategies among senior workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Thoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. , </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School teachers’ perceptions of intersectoral working with health in the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Manandhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. , </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving intersectoral working in schools: learning for the future from the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Manandhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. , </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une approche globale de la promotion de la santé dans tous les temps de l'enfant à l'école primaire : résultats préliminaires du projet ALLIANCE POUR LA SANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of reappraisal and coping strategies during work-retirement transition on healthy ageing at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor’s influencing primary teacher practices in health education, life skills, health literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Public Health Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing children's health literacy: socioeconomic factors, school policies and human resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Ya Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities and legitimacy in community health practice and policies: Account from the first edition of the UNESCO Chair - EHESP Global Community Health Annual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashfaaque Bhunnoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education pour la santé orale (bucco-dentaire) : le dispositif KIDOULI. 21ème Journée de Santé publique dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Benabdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée de Santé publique dentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04899040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au cœur de l'éducation au développement durable dès la maternelle : un enjeu de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FECODD "Former au monde de demain : ODD, compétences, outils et scénarios de formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation initiale en éducation à la santé et développement professionnel des enseignants débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Printemps de la Recherche en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PITCH approach: towards next generation prevention interventions to improve children’s health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jensen Bjarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nordic Health Promotion Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s participation in school and community-based non communicable diseases prevention: a comprehensive exploratory review of intervention designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Høstgaard Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bentsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nordic Health Promotion Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It is not easy to maintain healthy behavior every day”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's my problem I’ll handle it&amp;quot;: A mixed method exploration of psychological distress and help seeking amongst higher education students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Hospitals Limerick (UHL) Annual Research Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Limerick, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les mecanismes de mise en œuvre de dispositifs de promotion de la sante : Des contextes d'interventions à l'activité des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, un objet partagé entre la famille et l’Ecole : Le point de vue des familles sur l’interaction Ecole-famille dans le domaine de l’éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et comportements de collégiens et de lycéens en matière de cigarette électronique : conceptions, influence des pairs et vulnérabilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rochigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversité des effets observés suite à la participation d’écoles à un projet de promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et santé : Facteurs influençant la manière dont les écoles se considèrent comme promotrices de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in schools: factors influencing primary teacher’s practices. French and Irish case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing teachers’ views of health and health education ; an international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mougniotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d’un dispositif d’éducation à la santé en EPS à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées de la prévention de l’Inpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the analysis of primary teacher activity to the identification of teacher competencies linked to health promotion: teacher training program and ordinary activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elèves de cycle 3 et concepts de plaisir, effort, progrès, performance dans un dispositif d’éducation à la santé en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de perception par les élèves du climat d'école dans les écoles primaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants et l’éducation à la santé : Etude des pratiques des enseignants du primaire (3-11 ans) en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d’un outil prescrit par l’USEP en course longue et son rapport à l’ES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à la santé dans et hors l’école, 3ème colloque du Réseau des Universités pour l’éducation à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in schools: factors influencing teachers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ views about health and health education in 15 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Public health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion and school management: can a public health measure strengthen school policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a health promotion program in French primary schools: a mixed methods study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Mixed Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing staff’s contribution to health education in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Geary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation plurielle d'actions en éducation à la santé à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Secondary School Teachers and Tobacco Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barnoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.326, 2025, Logiques sociales, 978-2-336-56208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 3. Doing Health Promotion Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.352, 2023, 978-3-031-20400-5. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1. Mapping Health Promotion Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.841, 2022, 978-3-030-97211-0. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97212-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir, être bien, être ensemble : guide pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.619, 2021, 978-2-9574140-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232, 2021, Les mots pour comprendre, 9782361066512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoles et crises sanitaires : protéger, prévenir, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GHE Editions, pp.220, 2021, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé publique au service du bien commun : politiques et pratiques de prévention à l'épreuve du discernement éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de santé, pp.359, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à mieux vivre ensemble. Des écoles en santé pour la réussite de tous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Chroniques Sociales, pp.160, 2012, 978-2-85008-867-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la sexualité, prévention du SIDA au Sénégal : l'école et les enseignants en première ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Dakar, pp.350, 2011, 9782913184763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in schools : The challenge of teacher training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2011, 978-2-9161-9231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac, alcool, drogues : la prévention au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, pp.256, 2010, Savoir &amp; Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé : Quelle formation pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2010, 978-2-9161-9214-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l'école dans les pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudel, 143p., 2007, 978-2-7162-0267-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants et l'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires du sud, pp.397, 2007, 2-7227-0118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des acteurs de l’éducation à la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires du Sud collection “ École et santé ”, pp.397, 2004, 2-7227-0109-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide ressource pour une éducation à la santé à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses de l'EHESP, pp.208, 2004, 978-2-85952-875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Explorer les enjeux épistémologiques, éthiques et méthodologiques liés aux pratiques visant la création des condition de la santé de tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-32, 2025, Logiques sociales, 978-2-336-56208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Health Promotion Knowledge Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Pederson; Josée Lapalme; Katherine L. Frohlich; Olivier Ferlatte; Sophie Dupéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion in Canada, Fifth Edition. Towards a Well-Being Society in an Accelerating World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian scholars, 2025, 9781773384856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Au croisement des pratiques des savoirs et des valeurs : relever le défi de la santé pour toutes et tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-318, 2025, Logiques sociales, 978-2-336-56208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et Education : faire de l'école un acteur majeur de la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-136, 2025, Logiques sociales, 978-2-336-56208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les écoles et les établissements dans la prise en compte de la santé de tous les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.121-141, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mebtoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et santé à l'école : Analyse de l'activité enseignante et perspectives en matière de formation initiale et continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.158-167, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelles données s’appuyer pour organiser le retour des élèves atteints de maladies chroniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.93-97, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et évaluation de l’utilité, de l’utilisabilité et de l’acceptabilité de ressources éducatives produites en réponse à la crise du covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.195-212, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les déterminants de la participation active des professionnels de l’éducation dans un dispositif de promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.169-192, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques de santé et d’éducation au terrain. Les données d’une étude conduite auprès de professionnels de 42 pays et territoires sur le processus de réouverture des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.99-118, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de protection, de prévention et d’éducation en milieu scolaire en période d’épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.30-56, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTIONNAIRE CRITIQUE Des enjeux et concepts des "éducation à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours éducatif :Conditions d'emergence , définition et caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTIONNAIRE CRITIQUE Des enjeux et concepts des "éducation à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Methods’ Contribution to the Evaluation of Health Promotion Initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simovska, V. and McNamara-Mannix, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schools for Health and Sustainability: Theory, Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-404, 2015, 978-94-017-9171-7. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9171-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé en milieu scolaire : un exemple de recherche utilisant les méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parayre, S et Klein, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et santé : des pratiques aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2014, Savoir et formation, 9782343039572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacia em saúde na escola : a importância dos contextos sociais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Júnior, C.A.O.M., Júnior, A.L. &amp; Corazza, M.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino de ciências: múltiplas perspectivas, diferentes olhares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora CRV, pp.99-123, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’éthique et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rude-Antoine, E. et Piévic, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux de l’enseignement et de la recherche en éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-114, 2014, 978-2-343-03906-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau de collaboration Une forme de pratique favorable à une approche globale et complexe de l'éducation à la santé à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spallanzani, C., Goyette, R., Roy, M., Turcotte S., Desbiens, J.F &amp; Beaudoin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ Numérique, pp.225-230, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la formation des enseignants en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à la santé : pour une école en bonne santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2011, Pédagogie formation, 978-2850088254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et éducation à la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine Sciences Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.448, 2009, Traités, 978-2257000415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Education: Analysis of teachers' and future teachers' conceptions from 16 countries in Europe, Africa and Middle East.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.T.Tatto (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotterdam: Sense Publishers, pp.139-212, 2009, ISBN: 978-94-6091-032-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de prévention médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine Sciences Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.448, 2009, Traités, 9782257000415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Education: Analysis of teacher’s and future teacher’s conception from 12 countries of Europe, Africa and Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Edine Khzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-230, 2009, 978-9460910326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus: what researchers know about the risk of reopening schools – and how best to limit it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Marmot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus: there is an urgent need to re-open schools – this is how to make it happen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Marmot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut éduquer les jeunes face au marketing du tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment organiser : premiers retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes les questions que vous vous posez sur la rentrée scolaire au temps de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment organiser le retour des élèves atteints de maladies chroniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardinier de ma santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to live better together&amp;quot;: enabling schools and communities to implement a health promotion policy and minimize health inequalities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et santé à l'école primaire : évaluation de l'outil &amp;quot;Sport, santé et plaisir&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profédus «Promouvoir la formation des enseignants en éducation à la santé»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants en éducation à la santé : Analyse des dynamiques collectives de travail des écoles impliquée dans le dispositif &amp;quot; Apprendre à Mieux Vivre Ensemble à l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 286p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop a regional supportive environment for school health promotion: Evidence from a multiple case realist evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jourdan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong learning for health in cities: a guide, enacting the Yeonsu Declaration for Learning Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Howells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Valdés-Cotera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO Institute for Lifelong Learning. 2023, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId746"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Jourdan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbots, santé sexuelle et adolescence. Un cadre éthique pour une révolution numérique responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualités humaines. Revue de santé sexuelle &amp; de sexologie des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving health-promoting schools, the Alliance for Health experiment: setting up an interventional research protocol and evaluating a health-promotion program in primary schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Desmoriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cécile Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1_suppl), pp.81-90. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251320649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des conditions d’émergence d’une politique intersectorielle de promotion de la santé à l’échelon du territoire néocalédonien : fenêtre d’opportunité pour la santé à l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Christophe Pantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (HS1), pp.37-46. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre renouvelé pour l’éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (896), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soin.2025.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising health promotion action in current geopolitical landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ardiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Contu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Wrzesińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759251374893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in the school context: a scientific mapping of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hernández-Torrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathelijne Bessems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Datema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125 (1), pp.68-84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-09-2023-0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Impacts on Adolescent Well-Being During COVID-19 School Closures: Insights From Professionals for Future Policy Using a Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Manandhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Backhaus-Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adolescent Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jadohealth.2025.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School is more than a place to learn: An intersectoral assessment of adolescent well-being prior to and after the COVID-19 pandemic in the WHO European Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Limburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Cronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna C. Inchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100654. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhip.2025.100654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping schools open in times of health crises: seeing the global picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.249-250. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-4642(24)00028-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIANCE : développer des environnements favorables à la santé des enfants à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.19-19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche « Une seule santé » : les professionnels des santés au coeur de la transformation des politiques et des pratiques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Campion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling health inequalities in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baum Fran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costongs Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godfrey Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivankovic-Knezevic Katarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a comprehensive approach to health promotion at the school and community levels: preliminary findings from the Alliance for Health project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (Supplement), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/popmed/165634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l’école : accompagner les transformations d’un système éducatif en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (77), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve1.077.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urgent need to address health literacy in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkan Okan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Paakkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Barnekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 401 (10374), pp.344. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(23)00104-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor’s influencing primary teacher practices in health education, life skills, health literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants de la participation active des professionnels de l’éducation dans un dispositif de promotion de la santé en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.222.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new section for Global Health Promotion journal: doing research in health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.3-4. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759221079722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Health of Education Personnel—The Role of Job Crafting and Other Control Strategies on Healthy Ageing at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chien Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (23), pp.15970. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192315970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion research has come of age! Structuring the field based on the practices of health promotion researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.175797592110440. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759211044077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reopening schools during the COVID-19 pandemic: governments must balance the uncertainty and risks of reopening schools against the clear harms associated with prolonged closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell M. Viner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolette Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Disease in Childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (2), pp.111-113. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/archdischild-2020-319963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et évaluation de l’utilité, de l’utilisabilité et de l’acceptabilité de ressources éducatives produites en réponse à la crise de la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Fernandes da Rocha Puleoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975921996133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-operation and consistency: a global survey of professionals involved in reopening schools during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-07-2020-0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoles et pandémie. Qu’avons-nous appris de la crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (6), pp.813-822. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting every school to become a foundation for healthy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret M Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Caffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.295-303. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-4642(20)30316-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of School Closure on Adolescents’ Wellbeing, and Steps towards to a New Normal: The Need for an Assessment Tool Update?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Paakkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Inchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Torppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), pp.360-362. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/adolescents1030027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the efficacy of health promotion interventions: a focus on the context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mc Namara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100002. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhip.2020.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Returning to school: children and young people living with chronic illness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Mcdonagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Children's Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCS-06-2020-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté mondiale pour développer la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in schools: factors influencing parents’ views of the home–school relationship in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Promotion and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.32-50. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14635240.2017.1408419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of health promotion programmes in schools: an approach to understand the influence of contextual factors on the process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-017-5011-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et santé à l’Ecole : analyse de l’activité enseignante et perspectives en matière de formation initiale et continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’école et la santé : des enjeux forts, une ambition à soutenir, 1 (157), pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités en santé orale : déterminants de l’accès à la prévention et aux soins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pegon-Machat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Tubert-Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.182.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)framing school as a setting for promoting health and well-being: a double translation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone Lindegaard Nordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venka Simovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2018.1449944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating dental education: A public health issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tubert-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eje.12347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé à l'école et pratiques enseignantes : quels enjeux en formation initiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Formation, éducation, santé : enjeux, évolutions et apports de la recherche, 3 (2), pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promoting Schools - a complex approach and a major means to health improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannele Turunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper von Seelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.177 - 184. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/dax001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a health promotion programme: a 10 year retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (3), pp.252-279. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-09-2016-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and help seeking amongst higher education students: findings from a mixed method study of undergraduate nursing/midwifery and teacher education students in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Educational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.175-194. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03323315.2016.1146157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of Health of Pre-Registration Nursing and Midwifery Students: Findings from a Cross Sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.427-433. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School health promotion and teacher professional identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-07-2014-0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants de l’implantation d'un dispositif de promotion de la santé dans différents contextes scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Salabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of young people in school- and community-based noncommunicable disease prevention interventions: a scoping review of designs and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hellesøe Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Høstgaard Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1123. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3779-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of Health Promoting Schools in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Moynihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (1), pp.16-31. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HE-03-2014-0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and lifestyle of students: implications for health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/dau086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un parcours éducatif de santé pour tous les élèves : une évolution majeure de la politique de promotion de la santé à l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions Santé : magazine de la santé à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pour renforcer les compétences psychosociales : un parcours éducatif en santé, 189, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Competencies in Health Education: Results of a Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Moynihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Paakkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raili Välimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques régionales de prévention et d'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression Revue de recherches en éducation, formation, didactiques de l'ESPé de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique dans la vie professionnelle : dépasser les incantations, créer les conditions du discernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journal de l'infirmière de neurologie et de nanochirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École au cœur des territoires : construire au quotidien la santé de tous les enfants et adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and coping amongst higher education students: A mixed method enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.(online). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé a-t-elle trouvé sa place à l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école au coeur des territoires : vers une approche territoriale au service de la promotion de la santé de tous et de la réduction des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression Revue de recherches en éducation, formation, didactiques de l'ESPé de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif d'éducation pour la santé fondé sur la formation et l'accompagnement des acteurs à l'échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.421 - 431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques régionales de prévention et d'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes des 2ndes journées de rencontre : "Inégalités sociales, santé, éducation", 37, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école au coeur des territoires : vers une approche territoriale au service de la promotion de la santé de tous et de la réduction des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes des 2ndes journées de rencontre : "Inégalités sociales, santé, éducation", 37, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention durant l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing teachers' views of health and health education: A study in 15 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72 (6), pp.660-672. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0017896912459821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling social and health inequalities: vulnerability among the young lesbian, gay and bisexual population in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel O'Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Devaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology &amp; Sexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.268-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un dispositif de formation et d'accompagnement en promotion de la santé dans les écoles primaires françaises : implications pour la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2 suppl), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913483340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé et à la citoyenneté à l’école primaire : diversité et cohérence des pratiques enseignantes en éducation à…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les éducations à… : nouvelles recherches, nouveaux questionnements, 50, pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé en milieu scolaire : enquête franco-québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 421, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l’éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-Série numérique, 24, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé, un moyen de réduction des inégalités scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Châu Pham-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-Série numérique, 24, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of clients who have made the transition from the psychiatric hospital to community service provision: a phenomenological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Carew Eichholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.44-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-service teachers' experience of and attitudes to teaching SPHE in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Moynihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Lynch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (3), pp.199-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention du tabagisme en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé, entre discipline scolaire et approche transversale. Analyse de la tâche représentée des enseignants dans les systèmes éducatifs français et irlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.125-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarante ans après, où en est la santé communautaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.165 - 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé en milieu scolaire, mise en perspective historique et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Guiet-Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (32), pp.105 - 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A health promotion initiative in French primary schools based on teacher training and support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1), pp.34-38. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975910393585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé en milieu scolaire : un champ de pratique et de recherche en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2), pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender implications of the teaching of relationships and sexuality education for health-promoting schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Geary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.230-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'enseignants du primaire en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux c@hiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2), pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat scolaire à l'école primaire : étude de l'influence des variables de milieu sur sa perception par les élèves de 6 à 8 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Violence and Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.ijvs.org/files/Revue-12/05-Younes-IJVS-12.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats en éducation à la santé au primaire : analyse comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’éducation à la santé en milieu scolaire : un champ de pratique et de recherche en émergence, 14 (2), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008911ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of professional factors in determining primary school teachers' commitment to health promotion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stirling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.302-10. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapro/daq076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à vivre ensemble, ça commence en primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-violence actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 315, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé en milieu scolaire peut-elle participer à la réduction des inégalités sociales de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Châu Pham-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the contribution of staff to health education in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Geary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.519-530. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/her/cyq012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implication des professionnels de lycée dans la prévention du tabagisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, http://www.cairn.info/revue-carrefours-de-l-education.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact du décret interdisant de fumer dans les lieux affectés à un usage collectif sur l'activité professionnelle des personnels de direction et de vie scolaire de 17 lycées français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://rechercheseducations.revues.org/index558.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of health promotion in schools: a realistic evaluation approach using mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-10-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants, entre quotidien et compétences en éducation pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Rommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé à l'école primaire : approche comparative des pratiques au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp695-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé à l'école : étude des déterminants des pratiques des enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.739-760. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1006254ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et santé à l'école : étude de l'impact d'un dispositif de formation et d'accompagnement sur l'implication des enseignants dans une démarche de promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.141-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants des pratiques d'éducation à la santé à l'école primaire : essai de catégorisation à partir du point de vue des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé de la reproduction des adolescents : les déterminants de l’implication des professionnels dans la prévention des maladies non transmissibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2 suppl.), pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants en éducation à la santé : analyse des dynamiques collectives du dispositif « Apprendre à mieux vivre ensemble a l'école »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals’ involvement in school health: perspective from seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Pioreka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.182-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and representations of health education among primary school teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1403494809350518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School health promotion: organization of services and roles of health professionals in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vandoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piorecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.182-188. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckp117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail en classe à la vie collective dans l’établissement: éduquer à la santé aujourd’hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dossier L’éducation à la santé, 16 (2), pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie grippale, une opportunité éducative à ne pas manquer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 213, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants et les prescriptions institutionnelles dans le champ de l'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Documents officiels et travail enseignant, 43, p171-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé à l’Ecole : avec les autres, apprendre la liberté et la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation &amp; Education (ISSN 0395-0840)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 213, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictive substances: textbook approaches from 16 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (1), pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé dans les écoles élémentaires : Représentations et pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léla Benchariff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.35-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a national network: the case of the French teacher training colleges' health education network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 430-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de la réussite de tous les élèves : l'implication des personnels des collèges dans la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152, pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternelle : supprimer la collation ou éduquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Perrier-Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 395, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter les stéréotypes publicitaires à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 396, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution spécifique de l'éducation physique: à la lumière de travaux de recherche récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 329, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities in Oral Health for Children with Disabilities: A French National Survey in Special Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0002564. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0002564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et déterminants des conceptions des enseignants de 4 pays méditerranéens sur l'éducation à la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Khzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie de La Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp.527-545. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.086.0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of health promotion in schools goes through the strengthening of teacher training at a global level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oddrun Samdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé à l'école. Apprendre à faire des choix libres et responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.53-59. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve.016.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la sexualité en SEGPA : analyse des représentations et des pratiques des équipes pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rochigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (24), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.024.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation nutritionnelle à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé conjuguée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un socle de compétences partagées pour les médecins en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.061.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Education in Primary Schools: The Effects of an Educational Programme on the Representations of HIV/AIDS in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barnoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education International, The official Journal of ICASE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.221-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé à l'école : le temps de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.054.0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité de clarifier les référents théoriques de l'éducation pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 377, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation en éducation à la santé pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 380, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les conduites addictives à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 143, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources psychologiques de la réflexion pédagogique en éducation pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 377, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduquer à la santé, éduquer pour la santé : quels enjeux pour la formation des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (5), pp.83‐96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et éducation à la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hyper-EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 227, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation nutritionnelle à l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 374, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la santé à l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journal des professionnels de l'enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue EPS 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations les enfants ont-ils du SIDA ? Contribution d’une recherche-action en éducation pour la santé auprès de classes de CM1 et CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laquet-Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue En question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé à l’école : pratiques et représentations des enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (4), pp.403-423. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.024.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LOU/c/jall Rat as an Animal Model of Healthy Aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boghossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veyrat-Durebex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (8), pp.B312-B320. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/57.8.B312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé : un moyen privilégié pour la prévention de l'échec scolaire à l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de l'AIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de l’alcoolisme à l’école élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepan-Lenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcool ou santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 235, pp.4-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants du primaire en éducation à la santé dans les IUFM : Enjeux et obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bourgeois-Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour une prévention efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bardonnet-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Glenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 163, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de santé en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bardonnet-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 164, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du point de vue de l’implémentation et de la transférabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion du bien-être à l’école, « un temps suspendu » en situation de crise. Etude de cas en Nouvelle-Calédonie après les émeutes de mai 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promoting school: Influence of collective work on the quality of implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education, a key component in promoting the health of all children: making the link between local needs and global objectives in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in the school context: a global mapping of the literature on school health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hernandez-Terrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathelijne Bessems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Potts-Datema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy aging at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global meeting: " Tackling challenges and sharing solutions for the health and well-being of education staff "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating supportive living environements and building health learning pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the health of education professionals: The role of guidance and training in their occupational health and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about the health and well-being of education personnel worldwide?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global meeting: " Tackling challenges and sharing solutions for the health and well-being of education staff "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Genuine Participation of Children and Young People in Education and Health Policymaking: lessons learned from the analysis of 55 case-studies from around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenia Prokalamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimane El Garchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Debes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the Global Participatory Process to Structuring the Field of Health Promotion Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating for Adolescent Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Pediatrics and Children’s Rights &amp; 17th STATE of the ART Adolescent Health/Medicine Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward healthy ageing at work: Self-initiated change through the lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IUHPE European Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning for Life: Promoting Health in Urban Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sixth International Conference on Learning Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Jubail, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating supportive living environments and building health learning pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Smart Education Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ALLIANCE avec les territoires pour améliorer la santé des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ONAPS 2024 : Bouge ta commune et ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONAPS; PRNSSBE, Nov 2024, [En ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance : développer des environnements favorables à la santé des enfants à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2023 - Santé publique et Territoires : des concepts à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from the Implementation of a Comprehensive Approach to Health Promotion at the School and Community Levels: Alliance for Health Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPR 31st Annual meeting: The Role of Prevention Science in Achieving Social Justice and Health Equity for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Prevention Research, May 2023, Washinghton, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance pour la santé : design et impact d'une intervention complexe multi-niveaux auprès des enfants des écoles primaires dans 4 départements AURA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2023 - Santé publique et Territoires : des concepts à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Implanter et soutenir les démarches d’école promotrice de santé – perspectives multiples dans le cadre du dispositif Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue des comportements de santé d’élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a comprehensive approach to health promotion at the school and community levels : preliminary findings from the “Alliance for health” project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress on Public Health - A world in turmoil: Opportunities to focus on the public’s health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WFPHA - World Federation of Public Health Associations, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les iles ou sur la grande terre, en ville ou en tribu, apprendre en construisant ensemble : le développement collaboratif d'un outil pédagogique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Pour une praxis des territoires oubliés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation et les technologies numériques pour développer la capacité de tous à agir pour la santé, le bien-être et l’équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Godiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Courmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'une politique intersectorielle en promotion de la santé visant le développement professionnel des enseignants : un exemple en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Fernandes da Rocha Puleoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal ( colloque en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of professionals with student well-being during COVID-19 – Lessons learned for the post-pandemic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje-Andreas Eikemo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Association for Adolescent Health (IAAH) European Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAAH, Oct 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the lives and care of children and young people living with diabetes: Burundi NCD Alliance builds an intersectoral project to change policy and practice (Round table)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nizigiyimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ndikumwenayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectoral collaboration in schools during the COVID-19 pandemic; findings from a global survey of health and education professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les capacités des acteurs de la promotion de la santé en Afrique de l’Ouest : quels dispositifs concrets pour répondre efficacement et durablement aux besoins des populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houéto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting teachers' health and well-being: Barriers, levers and promising interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noël Vercambre-Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ould-Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to social change through children’s and young people’s genuine participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Saboga-Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne Bruun Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Akerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche interventionnelle multi-partenariale éclaire et soutient le développement de la promotion de la santé auprès des enfants scolarisés à l'école primaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing health-promoting intersectoral policies to contribute to social change - Supporting every school to become a foundation for healthy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence St. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the global participatory process to structuring the field of health promotion research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALLIANCE : une recherche interventionnelle visant le développement d’environnements favorables à la santé autour des enfants scolarisés à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3ème Journées Scientifiques de la Plateforme de Recherche en Prévention Primaire des Cancers (PRPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global participatory process to structuring the field of health promotion research: Global Handbook of Health Promotion Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPE, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educations, santé et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREDD 2021 "Santé et développement durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (On line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the evidence tell us about keeping schools open safely: state-of-the-art review of the evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-level Ministerial Meeting One year into COVID: Prioritizing education recovery to avoid a generational catastrophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, (On line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting every community and every school to become a foundation for healthy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mena Region Adolescent Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAAH, Dec 2021, Hurghada, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genuine participation of children &amp; young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mena Region Adolescent Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hurghada, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The journey towards comprehensive sexuality education : Global report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAAH MENA Region adolescent health conference: Adolescent care, Leaving no one behind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Marhaba, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From prevention to health care: producing and publishing knowledge. Potentials and challenges of mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Healthcare Research Conference: "From Formulation to Publication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, (On line), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Global Goals for Adolescent Health & Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IAAH World Congress on Adolescent Health: Meeting the Challenge of Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, (On line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting every school to become a foundation for healthy lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAAH MENA Region adolescent health conference: Adolescent care, Leaving no one behind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Marhaba, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning for health: A new paradigm for the post-COVID-19 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colm Kelleher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang- Wook Kwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Learning Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Yeonsu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating safe, inclusive and healthy learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th UNESCO Forum on Transformative Education for Sustainable Development, Global Citizenship, Health and Well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, (On line), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learning from the Covid-19 crisis: main trends of personalized medicine in post-pandemic society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Post-pandemic: new vectors of health development and health promotion" Conference Moscow Academy of Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, (On line), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectorality ‘next generation’: a real way to tackle health inequalities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Saboga-Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Akerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing school health interventions in the real world: the role of health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Adolescent Health – Coming of Age” conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ascot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une tâche représentée en matière de santé et de citoyenneté des élèves chez des étudiants-futurs enseignants dans les parcours de formation initiale en ESPé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Efficacy of Health Education Interventions: Moving the Spotlight from Implementation Fidelity to Quality of the Implementation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Education and the Imperative of Constant Change: Ambivalent roles of policy and the role of educational research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECER 2017, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Health Promotion Programme: A 10 Year Retrospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Educational Research (ECER 2017). Network 08. Research on Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des enseignants en promotion de la santé : vers une cartographie du développement professionnel en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone : éduquer et former au monde de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling social and health inequalities in schools: analysis of social and economical determinants on home school collaboration linked to health promotion issues. teachers and parents views from French and Finnish primary schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of school-based health promotion programmes: using a realistic evaluation framework to determine the key factors involved in successful implementation of complex interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise en oeuvre des éducations transversales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.205-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children as genuine participants in school and community-based NCD prevention interventions: a review of outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bentsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Klinker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nordic Health Promotion Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and help seeking among higher education students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPHeRE network 2nd Annual Conference: Population health and health services research in Ireland: current trends and future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assessment as a resource for health education: results of 7-day continuous data collection of 10-11–year old children’s health habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jukka Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nordic Health Promotion Research Conference “20 years of Health Promotion Research in the Nordic countries: health, wellbeing and physical activity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les mécanismes de mise en œuvre de dispositifs de promotion de la santé, projet européen HEPCOM : Des contextes d'interventions en réseau à l'activité des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposia Promotion de la santé et vie collective en milieu scolaire : quel travail éducatif ? Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles (CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical validation process for questionnaires in the field of health education and health promotion in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parents and Teachers’ Views on Health Guidance and Education in Finland and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The views of Finnish parents and teachers about health education content areas of school-aged children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENARPE-ARCTIC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Sustainability Dynamics of School-based Health Education Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2015 "Education and Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, un objet partagé entre la famille et l’Ecole : Le point de vue des familles du premier degré sur la coopération Ecole-famille dans le domaine de l’éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposia Promotion de la santé et vie collective en milieu scolaire : quel travail éducatif ? Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles (CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation à la santé à l’école : Regard sur les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIRéS, Oct 2012, Paris, France. pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training & Health Promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessments, Accomplishments, Anniversaries and Action: Knowing Where we are to focus on Where we are Going in School Health, Development and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing your tomorrow today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th ASDC annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des addictions, éducation à la santé et mission de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème rencontres nationales de l'APPRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Châteaudun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de la réussite des élèves dans les écoles et les établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée académique de la réussite éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’éthique dans la vie professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées d’études de l’AFIINNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la prévention dans les politiques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention en psychiatrie : les clés de l'efficacité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Methods in Health Promotion Research : Evaluating effects of HP programs in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHE international summer school 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promotion in Schools in Europe : state of the art and perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress and lifestyle behaviour of undergraduate university students: implications for health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Hospitals Limerick (UHL) Annual Research Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating effects of HP programs in complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et Education à la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’AEEP, Comment enseigner la prévention des maladies de l’adulte aux professeurs des écoles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição da educação fisica na educação para a saude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Internacional de Educação Física, Lazer e Saúde (SIEFLAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des établissements de formation de formateurs a l’épreuve des mutations de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2013 du RIFEFF - La francophonie universitaire en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de conditions d’appropriation d’un dispositif d’éducation à la santé à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Recherches en éducation à la santé : objets de recherche et méthodologies. AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement professionnel du conseiller pédagogique : réalités et dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès de l’Association nationale des conseillers pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Health & Social Programs within Education Systems: Teacher Education & Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHN Symposium Contexts and Constraints in School Health: A Global Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School health promotion – Contexts and mechanisms influencing the implementation of health promotion approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schools as an arena for health promotion: State of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promoting Schools Danish national Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing teachers’ Views of Health and Health Education: a Study in 15 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Wafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école au coeur des territoires : vers une approche territoriale au service de la promotion de la santé de tous et de la réduction des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Société, Santé, Education » : Promotion de la santé et inégalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emancipation et éducation a la santé : analyse des prescriptions assignées aux acteurs du milieu scolaire issus de systèmes éducatifs différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d'éducation et processus d'émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France. pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer la formation des enseignants pour démocratiser la réussite des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant aujourd’hui et demain : perspectives contemporaines sur le métier d'enseignant et la formation des professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’éthique et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux de l’enseignement et de la recherche en éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de France - Fondation Cino del Duca, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la santé en milieu scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Journée sans tabac du Ministère de la santé et du Haut Conseil de la Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Primary Teacher Activity to the Development of Teacher Competencies in Health Promotion: Teacher Training Programme and Ordinary Teaching Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum (Ireland) or Cross Curricular Approach (France) for Developing Health Promotion in School: Comparison of Primary Teacher Practice Determinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau de collaboration une forme de pratique favorable à une approche globale et complexe de l’éducation à la santé à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARIS 2010 « Mieux formés pour agir dans une société en mouvement ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, May 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions de possibilité de la réussite de tous les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique AFPSSU-INPES-SIUMPPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Health Promotion Initiative In French Primary Schools Based On Teacher Training And Support: Mixed Methods’ Contribution And First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2012, The Need for Educational Research to Champion Freedom, Education and Development for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques régionales de prévention et d'éducation à la santé : les questions clé de la mobilisation des acteurs institutionnels et de l'implication des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Société, Santé, Education » : Promotion de la santé et inégalités sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Denis (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à mieux vivre ensemble: présentation du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique AFPSSU-INPES-SIUMPPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that support pedagogical advisors to develop health promotion approaches in French primary schools: a mixed methods study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Mixed Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d’un outil prescrit par l’USEP en course longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées d’études du Pôle Nord-Est des IUFM « Education à la santé : enseignement et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network of collaboration: a form of good practice to a global and complex approach of health education at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2011, Urban Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Being in Primary Schools : Toward a Perspective of Ecological Evaluation in Health Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2011, Urban Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’évaluation réaliste et des méthodes mixtes pour évaluer les approches globales de promotion de la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écoles favorisant la réussite éducative, la santé et le bien-être : l’enjeu de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Education à la santé. Et l’éducation sexuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2011 de l’AGEEM "En Maternelle, c’est le corps d’abord"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Apprendre à mieux vivre ensemble » Une approche de l’éducation à la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème colloque ASCOMED : "Santé des élèves, Santé des personnels. Quels liens ? Pour quelle prévention ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact d'un dispositif de formation continue des équipes enseignantes en France: Exemple de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs influençant la perception des élèves de leur vie à l'école et implication pour le développement de la promotion de la santé à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes mixtes à l'évaluation de l'effet d'un dispositif de formation d'enseignants en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de l'Actualité de la recherche en éducation et en formation (AREF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques enseignantes en éducation à la santé et contexte social : les données d'une étude réalisée en France et en Irlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un dispositif de formation d'équipes pluri-catégorielles de formateurs en promotion de la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Châu Pham-Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à la santé dans et hors l’école, 3ème colloque du Réseau des Universités pour l’éducation à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential for teacher training in the field of health promotion- global perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leena Paakkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raili Välimaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Lier santé, équité, et développement durable dans les écoles ». ISHN, SHE, RADIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau de collaboration : une forme de pratique favorable à une approche globale et complexe de l’éducation à la santé à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Biennales de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil au service de la formation de tous les enseignants en éducation à la santé : s’approprier un outil de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion : Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes dans l'évaluation des curricula en éducation à la santé: cadre théorique et démarches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque de l'ADMEE Europe : Évaluation et curriculum : rôle des politiques, effets des dispositifs et des programmes, liens avec les apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education and health promotion in teacher education: state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion : Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la santé à l'école est-elle encore à l'ordre du jour ? Le mouvement des écoles en santé en Europe : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de santé publique de la capitale nationale Université Laval / INSPQ Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé à l’école et pratiques enseignantes. Etude des facteurs relatifs aux pratiques de promotion de la santé des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international « Lier santé, équité, et développement durable dans les écoles ». ISHN, SHE, RADIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la santé à l’école : étude des déterminants des pratiques des enseignants impliqués dans des dispositifs de formation et d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Biennales de l'ARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain de l’enquête à celui de la formation : Concevoir autrement l’ES dans la formation des enseignants d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à la santé : enjeux et dispositifs à l’Ecole, 2ème colloque du Réseau des Universités pour l’éducation à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.385-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a health promotion program in French primary schools: a mixed methods study – First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Mixed Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepção de professores de 15 países sobre saúde e educação para a saúde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Nacional de Educação para a Saúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Covilhã, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lasting partnership for quality projects in health education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion : Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pratiques d'éducation à la santé d'enseignants du premier degré irlandais. D'une logique transversale à disciplinaire de l'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à la santé dans et hors l’école, 3ème colloque du Réseau des Universités pour l’éducation à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and physical education in multicultural societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Ibero-American Seminar of physical education, leisure and health education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French primary school teachers and health promotion: factors influencing health promoting practicies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration et santé : promouvoir la santé de tous dans des sociétés multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international "Migration et Mondialisation", IFRPDSR Université Cheik Anta Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in schools: evaluation of an in-service teacher training program using a mixed method design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHE, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Implications of the teaching of Relationships and Sexuality Education (RSE) for health promoting schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Geary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference at University of Limerick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in primary school: Factors influencing children’s perception of school climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex education: teachers' and future teachers' conceptions and social representations; what relevance for teachers' training?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Khzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du CREAD 2008 : Efficacité et équité en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducateur physique et à la santé : Travail individuel ou collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème biennale de l'ARIS : l'intervention en sport et ses contextes institutionnels : culture et singularité de l'action.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants à l'enseignement des compétences psycho-sociales : quelques constats à la suite d'un travail empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and health educator at primary school : individual or collective work ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Educational Research: From teaching to learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French primary teacher and health promotion: factors which influence health promoting teacher practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUHPE European conference on health promotion and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire équipe pour améliorer le climat scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque de l'ADMEE-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School health organisation in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUHPE European conference on health promotion and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'évaluation et pilotage dans l'Académie de Clermont-Ferrand - Mise en œuvre et évaluation d'un programme de promotion de la santé en milieu scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Rotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evaluer des politiques d'éducation en académie : pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de dispositif de formation de promotion de la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jandot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rotat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque national du réseau des IUFM - Atelier : Quelles formations en éducation à la santé en IUFM ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the smoking regulation on professional activity of headmasters and school advisers in 17 high schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IUHPE European conference on health promotion and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher's Professional Positioning in Relation to a Health Education Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barnoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les réseaux : le cas du réseau des IUFM « éducation à la santé et prévention des conduites addictives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007, Symposium international Sciences de l’éducation et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rapport des enseignants du premier degré à un dispositif d'éducation à la santé et de la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France. http://www.congresintaref.org/actes_pdf/AREF2007_Carine_SIMAR_469.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS and children's representation, the effect of an educational program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riffaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network of teacher training institutes for health education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fitzgerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective work and health education at school: compared analysis between France and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Mondial du Conseil Mondial des Associations d’Éducation Comparée (WCCES): Vivre ensemble-Éducation et dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education policy, what is the contribution of health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ENHPS (European Network of Health Promoting Schools) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education and addictive behaviours prevention: Development, implementation, and evaluation of training programs and policies in French teachers’ training colleges (IUFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Education and Addictive Behaviours' Prevention: Implementation and evaluation of policies and training programs in French Teachers' Training Colleges (IUFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels des établissements du second degré et l'éducation à la santé et à la citoyenneté: les résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leyrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheik Anta Diop IFRPDSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion and biomedical approaches in textbooks of 16European and Non-European neighbour countries&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L Rauma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Luzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IUHPE World Conference on Health promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’éducation à la santé à l’école élémentaire : une stratégie de recherche intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75ème colloque de l’ACFAS atelier C 514 : les initiatives en ES où en sommes nous ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Trois rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'implication des personnels de lycée dans la prévention des addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://www.congresintaref.org/actes_pdf/AREF2007_Frank_PIZON_212.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the school health in the European Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé dans les écoles élémentaires… Étude des pratiques enseignantes à partir des traces manifestes en classe en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dynamic collective of work in health education at school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Contested Qualities of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECER Ghent, Sep 2007, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference of the European Teacher Education Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and Representations of School Health Education Among Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barnoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic collective of work and health education at school: compared analysis between France and Quebec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence mondiale de promotion de la santé &amp; d'éducation pour la santé de l’UIPES: "La promotion de la santé fait son chemin: recherche, politiques &amp; pratiques pour le 21e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Colombie-Britannique, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Work and Health Education at School: Compared Analysis Between France and Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience collective comment en rendre compte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Phénoménologie(s) de l’expérience corporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Mieux Vivre Ensemble à l’Ecole : analyse comparée de deux études Franco-Québècoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international AFEC : « L’école entre tensions et médiations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éducation à la santé à l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Université de Braga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les maîtres à prévenir et gérer les situations de violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque international de la violence scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé à l'école, perspectives internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée Université du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it the school’s role in health education to establish behavioural norms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée University college of Cork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in the French education system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée University college of Cork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la violence à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Thomazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billon-Descarpenties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence mondiale sur la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Promoting School in France Alliance project: a moderated mediation model by socio emotional learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education, a key component in promoting the health of all children: making the link between local needs and global objectives in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dabi, United Arab Emirates. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance pour la santé : Dispositif de déploiement des Écoles Promotrices de Santé. Résultats clés et perspectives de transférabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé publique "Santé mentale publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Engagement in Health Education: An analysis in the context of Health Promoting Schools - Alliance project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riera-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Public Health Conference 2025 "Investing for sustainable health and well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bien vieillir » : une approche innovante du développement des compétences pour faire des auxiliaires de soins et d’aide à domicile des promoteurs de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Progin-Batalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Abu Dabi, Émirats arabes unis. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent well-being during the pandemic, through the lens of a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Linnea Backhaus-Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAAH European Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping Health-Promoting School in Alliance project: Mediation effects of life skills on health behaviours for French pupils aged 8-11 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Doridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Coudert-Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting healthy ageing at work through the development of coping strategies among senior workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Thoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. , </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School teachers’ perceptions of intersectoral working with health in the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Manandhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. , </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving intersectoral working in schools: learning for the future from the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Manandhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. , </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of reappraisal and coping strategies during work-retirement transition on healthy ageing at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy-Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor’s influencing primary teacher practices in health education, life skills, health literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Public Health Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une approche globale de la promotion de la santé dans tous les temps de l'enfant à l'école primaire : résultats préliminaires du projet ALLIANCE POUR LA SANTÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine C. Genton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing children's health literacy: socioeconomic factors, school policies and human resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Ya Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Chen Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building capacities and legitimacy in community health practice and policies: Account from the first edition of the UNESCO Chair - EHESP Global Community Health Annual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goof Buijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashfaaque Bhunnoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IUHPE World Conference on Health Promotion "Promoting policies for health, well-being and equity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education pour la santé orale (bucco-dentaire) : le dispositif KIDOULI. 21ème Journée de Santé publique dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Benabdelouahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journée de Santé publique dentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04899040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé au cœur de l'éducation au développement durable dès la maternelle : un enjeu de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FECODD "Former au monde de demain : ODD, compétences, outils et scénarios de formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation initiale en éducation à la santé et développement professionnel des enseignants débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Printemps de la Recherche en Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s participation in school and community-based non communicable diseases prevention: a comprehensive exploratory review of intervention designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Høstgaard Bonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bentsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nordic Health Promotion Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It is not easy to maintain healthy behavior every day”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerttu Tossavainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PITCH approach: towards next generation prevention interventions to improve children’s health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jensen Bjarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Nordic Health Promotion Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's my problem I’ll handle it&amp;quot;: A mixed method exploration of psychological distress and help seeking amongst higher education students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Coughlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Hospitals Limerick (UHL) Annual Research Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Limerick, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les mecanismes de mise en œuvre de dispositifs de promotion de la sante : Des contextes d'interventions à l'activité des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darlington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, un objet partagé entre la famille et l’Ecole : Le point de vue des familles sur l’interaction Ecole-famille dans le domaine de l’éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorita Sormunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et comportements de collégiens et de lycéens en matière de cigarette électronique : conceptions, influence des pairs et vulnérabilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rochigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in schools: factors influencing primary teacher’s practices. French and Irish case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et santé : Facteurs influençant la manière dont les écoles se considèrent comme promotrices de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing teachers’ views of health and health education ; an international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mougniotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the analysis of primary teacher activity to the identification of teacher competencies linked to health promotion: teacher training program and ordinary activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IUHPE World Conference on Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d’un dispositif d’éducation à la santé en EPS à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées de la prévention de l’Inpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversité des effets observés suite à la participation d’écoles à un projet de promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Conférence mondiale de l’UIPES sur la Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pattaya, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elèves de cycle 3 et concepts de plaisir, effort, progrès, performance dans un dispositif d’éducation à la santé en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé et complexité : recherches, formations et pratiques, 4ème colloque international d'UNIRéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de perception par les élèves du climat d'école dans les écoles primaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants et l’éducation à la santé : Etude des pratiques des enseignants du primaire (3-11 ans) en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'autres regards, d'autres avenues, 15es Journées annuelles de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d’un outil prescrit par l’USEP en course longue et son rapport à l’ES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à la santé dans et hors l’école, 3ème colloque du Réseau des Universités pour l’éducation à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ views about health and health education in 15 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Public health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion in schools: factors influencing teachers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IUHPE World Conference on Health Promotion: Health, Equity and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health promotion and school management: can a public health measure strengthen school policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a health promotion program in French primary schools: a mixed methods study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Mixed Methods Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Harrogate, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing staff’s contribution to health education in schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mannix Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Geary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Better Schools through Health: 3rd European Conference on Health Promoting Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation plurielle d'actions en éducation à la santé à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international AREF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Secondary School Teachers and Tobacco Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Barnoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IUHPE World Conference on Health Promotion and Health Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.326, 2025, Logiques sociales, 978-2-336-56208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 3. Doing Health Promotion Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.352, 2023, 978-3-031-20400-5. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1. Mapping Health Promotion Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.841, 2022, 978-3-030-97211-0. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97212-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoles et crises sanitaires : protéger, prévenir, éduquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GHE Editions, pp.220, 2021, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232, 2021, Les mots pour comprendre, 9782361066512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir, être bien, être ensemble : guide pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.619, 2021, 978-2-9574140-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à mieux vivre ensemble. Des écoles en santé pour la réussite de tous.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Chroniques Sociales, pp.160, 2012, 978-2-85008-867-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé publique au service du bien commun : politiques et pratiques de prévention à l'épreuve du discernement éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de santé, pp.359, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health education in schools : The challenge of teacher training.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2011, 978-2-9161-9231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à la sexualité, prévention du SIDA au Sénégal : l'école et les enseignants en première ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Dakar, pp.350, 2011, 9782913184763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé : Quelle formation pour les enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2010, 978-2-9161-9214-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac, alcool, drogues : la prévention au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, pp.256, 2010, Savoir &amp; Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l'école dans les pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudel, 143p., 2007, 978-2-7162-0267-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants et l'éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires du sud, pp.397, 2007, 2-7227-0118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide ressource pour une éducation à la santé à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Peretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses de l'EHESP, pp.208, 2004, 978-2-85952-875-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des acteurs de l’éducation à la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires du Sud collection “ École et santé ”, pp.397, 2004, 2-7227-0109-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Health Promotion Knowledge Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ann Pederson; Josée Lapalme; Katherine L. Frohlich; Olivier Ferlatte; Sophie Dupéré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Promotion in Canada, Fifth Edition. Towards a Well-Being Society in an Accelerating World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian scholars, 2025, 9781773384856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Au croisement des pratiques des savoirs et des valeurs : relever le défi de la santé pour toutes et tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-318, 2025, Logiques sociales, 978-2-336-56208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et Education : faire de l'école un acteur majeur de la promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ivassenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-136, 2025, Logiques sociales, 978-2-336-56208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Explorer les enjeux épistémologiques, éthiques et méthodologiques liés aux pratiques visant la création des condition de la santé de tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-32, 2025, Logiques sociales, 978-2-336-56208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et santé à l'école : Analyse de l'activité enseignante et perspectives en matière de formation initiale et continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Simar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.158-167, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelles données s’appuyer pour organiser le retour des élèves atteints de maladies chroniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.93-97, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et évaluation de l’utilité, de l’utilisabilité et de l’acceptabilité de ressources éducatives produites en réponse à la crise du covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.195-212, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les déterminants de la participation active des professionnels de l’éducation dans un dispositif de promotion de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie O’callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.169-192, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques de santé et d’éducation au terrain. Les données d’une étude conduite auprès de professionnels de 42 pays et territoires sur le processus de réouverture des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.99-118, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de protection, de prévention et d’éducation en milieu scolaire en période d’épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmella Puleoto Fernandes da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.30-56, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir les écoles et les établissements dans la prise en compte de la santé de tous les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Jourdan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHE Editions, pp.121-141, 2020, 978-2-9574140-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mebtoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTIONNAIRE CRITIQUE Des enjeux et concepts des "éducation à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours éducatif :Conditions d'emergence , définition et caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTIONNAIRE CRITIQUE Des enjeux et concepts des "éducation à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Methods’ Contribution to the Evaluation of Health Promotion Initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simovska, V. and McNamara-Mannix, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schools for Health and Sustainability: Theory, Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.379-404, 2015, 978-94-017-9171-7. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9171-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé en milieu scolaire : un exemple de recherche utilisant les méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parayre, S et Klein, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et santé : des pratiques aux savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2014, Savoir et formation, 9782343039572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literacia em saúde na escola : a importância dos contextos sociais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Júnior, C.A.O.M., Júnior, A.L. &amp; Corazza, M.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino de ciências: múltiplas perspectivas, diferentes olhares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora CRV, pp.99-123, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’éthique et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rude-Antoine, E. et Piévic, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux de l’enseignement et de la recherche en éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-114, 2014, 978-2-343-03906-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi de la formation des enseignants en éducation à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chalon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer à la santé : pour une école en bonne santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Sociale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160, 2011, Pédagogie formation, 978-2850088254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau de collaboration Une forme de pratique favorable à une approche globale et complexe de l'éducation à la santé à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bizzoni-Prévieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Otis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spallanzani, C., Goyette, R., Roy, M., Turcotte S., Desbiens, J.F &amp; Beaudoin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUQ Numérique, pp.225-230, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Education: Analysis of teachers' and future teachers' conceptions from 16 countries in Europe, Africa and Middle East.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.T.Tatto (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotterdam: Sense Publishers, pp.139-212, 2009, ISBN: 978-94-6091-032-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maitrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de prévention médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine Sciences Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.448, 2009, Traités, 9782257000415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Education: Analysis of teacher’s and future teacher’s conception from 12 countries of Europe, Africa and Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Edine Khzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graça S. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Teaching and Learning - Comparative Perspectives in a Global Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-230, 2009, 978-9460910326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention et éducation à la santé en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine Sciences Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.448, 2009, Traités, 978-2257000415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi il faut éduquer les jeunes face au marketing du tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment organiser : premiers retours d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes les questions que vous vous posez sur la rentrée scolaire au temps de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment organiser le retour des élèves atteints de maladies chroniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus: there is an urgent need to re-open schools – this is how to make it happen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Marmot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus: what researchers know about the risk of reopening schools – and how best to limit it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola J Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Marmot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to live better together&amp;quot;: enabling schools and communities to implement a health promotion policy and minimize health inequalities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardinier de ma santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et santé à l'école primaire : évaluation de l'outil &amp;quot;Sport, santé et plaisir&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Osadczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profédus «Promouvoir la formation des enseignants en éducation à la santé»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enseignants en éducation à la santé : Analyse des dynamiques collectives de travail des écoles impliquée dans le dispositif &amp;quot; Apprendre à Mieux Vivre Ensemble à l'Ecole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 286p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop a regional supportive environment for school health promotion: Evidence from a multiple case realist evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jourdan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong learning for health in cities: a guide, enacting the Yeonsu Declaration for Learning Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Howells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Valdés-Cotera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO Institute for Lifelong Learning. 2023, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId746"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05299421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Rebouillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05166264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2025.04.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05441184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ardiles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Contu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrzesi&#324;ska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251374893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04959300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hern&#225;ndez-Torrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathelijne Bessems" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goof Buijs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Datema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-09-2023-0099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05234140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chabot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Manandhar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Backhaus-Hoven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2025.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05298748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Limburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cronin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Black" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C. Inchley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhip.2025.100654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04480478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(24)00028-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04959355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ropers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04480563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Campion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Campion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baum Fran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costongs Caroline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Alba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivankovic-Knezevic Katarina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165634" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04443774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.077.0075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04493303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkan Okan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Paakkari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Barnekow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)00104-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Chien Tsai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Feng Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315970" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03556384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Puleoto Fernandes da Rocha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.222.0169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04493260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759221079722" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03864565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Inchley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Torppa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1030027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Gray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M Barry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Caffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(20)30316-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759211044077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M. Viner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bonell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Drake" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Davies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2020-319963" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Fernandes da Rocha Puleoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921996133" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-07-2020-0054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ivassenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0813" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mc Namara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhip.2020.100002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Mcdonagh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCS-06-2020-0019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12347" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Violon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-5011-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorita Sormunen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14635240.2017.1408419" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886785v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0243" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797583v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Lindegaard Nordin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venka Simovska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2018.1449944" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannele Turunen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper von Seelen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dax001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-09-2016-0038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Moynihan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-03-2014-0045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deasy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Coughlan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03323315.2016.1146157" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-07-2014-0078" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2015.09.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Salabot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662532v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helles&#248;e Christensen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane H&#248;stgaard Bonde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3779-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau086" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili V&#228;limaa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143703" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346499v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119176v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115193" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483340" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O'Grady" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Devaney" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdillon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ch&#226;u Pham-Daubin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carew Eichholz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Vitale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bizzoni-Pr&#233;vieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063830v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lynch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel O'Neill" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Stirling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771428v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975910393585" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986571v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780628v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Geary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Otis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Grenier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008911ar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stirling" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daq076" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089271v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pioreka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494809350518" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandoorne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piorecka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckp117" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyq012" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082304v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801385v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-43" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986605v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rommel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985008v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006254ar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Diouf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089307v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082330v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089328v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084965v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gon&#231;alves" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Dantas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085310v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddrun Samdal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088972v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Khzami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.086.0527" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780233v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071466v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094952v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrier-Ridet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094938v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Brossat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094986v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780216v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moysa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dorin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002564" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.016.0053" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courty" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0073" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094991v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088984v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riffaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.061.0131" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088987v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.054.0649" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087449v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094965v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088988v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094976v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088992v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087827v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaisse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089166v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laquet-Riffaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boghossian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/57.8.B312" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087635v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Lejeune" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.024.0403" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097668v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Astier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepan-Lenat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089188v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bourgeois-Victor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bardonnet-Gilbert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bernon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097670v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glenat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05073672v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupeux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05073660v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983794v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez-Terrano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Potts-Datema" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995014v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Chen Tsai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983793v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983806v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994770v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983805v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenia Prokalamou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Ruiter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane El Garchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Debes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983795v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983790v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983807v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994781v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994991v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04131005v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270185v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04106946v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625768v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983841v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983094v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983829v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godiard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courmaire" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Azorin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983847v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04959392v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983887v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje-Andreas Eikemo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983825v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nizigiyimana" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Armstrong" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ndikumwenayo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983831v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaput" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hou&#233;to" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983862v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Vercambre-Jacquot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magnard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ould-Kaci" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723451v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983846v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saboga-Nunes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bruun Jensen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Akerman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983855v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence St. Leger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Li Chen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chun Wu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983844v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03576534v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456559v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456540v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456572v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456549v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456502v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456517v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994666v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994775v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994797v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Kelleher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang- Wook Kwak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456510v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456524v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994708v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994566v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895869v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673720v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649314v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895735v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677508v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttu Tossavainen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673724v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673721v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Christensen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bentsen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Klinker" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333352v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Sormunen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174782v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199515v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199499v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199519v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174776v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087338v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120354v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120498v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120502v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098343v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104865v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120085v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098341v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306347v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120373v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120415v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120378v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120435v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120449v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120489v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084944v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120430v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097735v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804684v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120463v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098111v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wafo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120460v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986629v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fitzgerald" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121462v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121465v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120440v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804675v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098112v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098113v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403041v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098110v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099493v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102922v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Osadczuk" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098657v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098659v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098121v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098116v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116736v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120480v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098120v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010707v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098652v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Collet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116738v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796789v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986637v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804696v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guillaumin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jandot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084931v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099574v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098662v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098663v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098660v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098603v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082965v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097687v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084933v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098656v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099502v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084916v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098619v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084413v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084650v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098628v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079774v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099510v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806527v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099513v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099515v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098340v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806528v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099511v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809068v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Rotat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809063v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099550v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099533v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403253v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099516v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778796v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809805v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809807v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sires" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098620v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099563v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cardot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099557v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099517v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leyrit" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jourdan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098861v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809811v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantas" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Rauma" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogner" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409774v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778787v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809803v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097680v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403029v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099561v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099536v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403258v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403022v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403004v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098862v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098863v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098864v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098865v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05073702v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05073645v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Franceschini" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bacq" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Progin-Batalla" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983883v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Linnea Backhaus-Hoven" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983893v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thoral" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1875" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983872v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1812" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983871v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1785" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057471v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Genton" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983812v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983858v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Ya Kuo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983860v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaaque Bhunnoo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899040v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benabdelouahab" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenfant" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gambaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983096v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673723v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Bjarne" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673722v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333357v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215673v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080936v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01076834v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Coq" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bertrand" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079332v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079334v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121930v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102951v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121932v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079631v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098115v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079566v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079862v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079863v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084917v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099494v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084918v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099523v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099530v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336685v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04524000v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-20401-2?page=2#toc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03864581v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431351v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rebee.chaireunesco-es.org/le-guide-pedagogique/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431289v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-prevention_fr_796.htm" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431336v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780636v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780641v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104857v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085330v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpes.sante.fr/CFESBases/catalogue/pdf/1380.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777809v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085332v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpes.sante.fr/CFESBases/catalogue/pdf/1272.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085378v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097678v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085398v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336778v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05298912v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336822v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336793v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010897v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010895v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laporte" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010901v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010900v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010898v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983106v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672931v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672930v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119269v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9171-7_18" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9171-7_18" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097683v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44088" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063824v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119275v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44218" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821347v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097686v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-pedagogiques.com/Eduquer-a-la-sante-Pour-une-ecole-en-bonne-sante" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097731v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfsp.fr/publications/FlyerTraitePrevention.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054666v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097730v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maitrot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097732v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Khzami" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com/media/873-reforming-teaching-and-learning.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994724v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marmot" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994755v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Marmot" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994734v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994759v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994728v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994742v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121468v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063827v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839361v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116744v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817741v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05074856v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Didier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04482419v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Howells" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Vald&#233;s-Cotera" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05299421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05369885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Rebouillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Pantz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05166264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2025.04.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05441184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ardiles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Contu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrzesi&#324;ska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251374893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04959300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hern&#225;ndez-Torrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathelijne Bessems" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goof Buijs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Datema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-09-2023-0099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05234140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chabot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Manandhar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Backhaus-Hoven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2025.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05298748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Limburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cronin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Black" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C. Inchley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhip.2025.100654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04480478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(24)00028-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04959355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ropers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04480563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Campion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Campion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baum Fran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costongs Caroline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Alba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivankovic-Knezevic Katarina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/popmed/165634" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04443774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.077.0075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04493303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkan Okan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Paakkari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Barnekow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)00104-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03556384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Puleoto Fernandes da Rocha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.222.0169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04493260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759221079722" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Chien Tsai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy-Feng Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192315970" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759211044077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell M. Viner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bonell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Drake" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Davies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2020-319963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Fernandes da Rocha Puleoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921996133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-07-2020-0054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ivassenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola J Gray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M Barry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Caffe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(20)30316-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03864565v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Inchley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Torppa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1030027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darlington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mc Namara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhip.2020.100002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Mcdonagh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCS-06-2020-0019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorita Sormunen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14635240.2017.1408419" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02473802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Violon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-5011-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0243" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Lindegaard Nordin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venka Simovska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2018.1449944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tubert-Jeannin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12347" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannele Turunen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper von Seelen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dax001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-09-2016-0038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deasy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Coughlan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mannix Mcnamara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03323315.2016.1146157" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2015.09.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a S. Carvalho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-07-2014-0078" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Violon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Salabot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662532v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helles&#248;e Christensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane H&#248;stgaard Bonde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3779-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Moynihan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HE-03-2014-0045" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/dau086" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346499v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raili V&#228;limaa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143703" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119243v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119176v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115193" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388576v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0017896912459821" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O'Grady" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Devaney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063829v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483340" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Victor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bizzoni-Pr&#233;vieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089253v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ch&#226;u Pham-Daubin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065568v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carew Eichholz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Vitale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063830v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lynch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel O'Neill" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dup&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Stirling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guiet-Sylvain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parayre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975910393585" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726080v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Geary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debarbieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116759v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Otis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Grenier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008911ar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stirling" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daq076" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772755v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyq012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063837v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-43" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rommel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726139v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985008v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006254ar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986517v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083599v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diagne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Diouf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116757v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083828v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vandoorne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pioreka" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1403494809350518" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118560v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourdan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandoorne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piorecka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckp117" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089307v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084965v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gon&#231;alves" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Dantas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801390v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780233v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perrier-Ridet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Brossat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094986v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780216v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moysa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dorin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002564" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088972v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Khzami" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.086.0527" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085310v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddrun Samdal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.016.0053" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rochigneux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courty" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0073" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094991v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088984v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riffaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.061.0131" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barnoin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088987v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.054.0649" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087449v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094965v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088988v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087827v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094976v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094996v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaisse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089166v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laquet-Riffaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087635v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Lejeune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.024.0403" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868001v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alliot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boghossian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/57.8.B312" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097668v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Astier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepan-Lenat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089188v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bourgeois-Victor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bardonnet-Gilbert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glenat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097669v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bernon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05073672v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupeux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05073660v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983794v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez-Terrano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Potts-Datema" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995014v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Chen Tsai" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983793v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983806v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994770v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983805v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenia Prokalamou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Ruiter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane El Garchi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Debes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983795v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983807v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994781v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270185v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04131005v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625768v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04106946v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983094v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983829v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godiard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courmaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Azorin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04959392v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983887v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje-Andreas Eikemo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983825v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nizigiyimana" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Armstrong" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ndikumwenayo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983847v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983831v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaput" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hou&#233;to" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983862v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Vercambre-Jacquot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magnard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ould-Kaci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983846v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saboga-Nunes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bruun Jensen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Akerman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723451v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983855v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence St. Leger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Li Chen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Chun Wu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983844v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03576534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456559v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456540v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994666v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994775v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456572v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456549v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456502v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456517v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994797v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Kelleher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang- Wook Kwak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456510v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03456524v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994708v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994566v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895869v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673720v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649314v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895735v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677508v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerttu Tossavainen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673724v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673721v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Christensen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bentsen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Klinker" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333352v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Sormunen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174782v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199490v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199499v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199515v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199519v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174776v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087338v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104865v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120354v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120498v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120502v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098343v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120085v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098341v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306347v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120415v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120378v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120449v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120489v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084944v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120435v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120430v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097735v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120373v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098111v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wafo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120460v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986629v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fitzgerald" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121462v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121465v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120440v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098112v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098113v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403041v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804675v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098110v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120463v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804684v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099493v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102922v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Osadczuk" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098657v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098659v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098121v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098116v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116736v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098120v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01010707v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796789v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986637v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804696v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guillaumin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jandot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099574v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084931v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098662v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Collet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098663v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098660v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098603v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098656v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084933v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097687v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082965v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082457v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098652v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116738v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099502v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084916v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098619v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084413v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084650v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098628v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079774v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098340v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Carvalho" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806528v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806527v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099513v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099515v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099511v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809068v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Rotat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809063v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099510v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099533v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099516v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778796v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809805v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809807v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sires" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403253v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098620v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099563v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cardot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099557v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099517v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leyrit" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Friaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jourdan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098861v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809811v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Rauma" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogner" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409774v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778787v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Grondin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809803v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097680v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403029v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099561v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099536v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403258v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099550v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403022v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403004v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098862v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098863v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098864v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098865v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05073702v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05073645v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Franceschini" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bacq" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Progin-Batalla" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983883v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Linnea Backhaus-Hoven" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983893v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thoral" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1875" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983872v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1812" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983871v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1785" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983812v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04057471v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C. Genton" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983858v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Ya Kuo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983860v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaaque Bhunnoo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899040v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benabdelouahab" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenfant" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gambaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983096v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673722v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333357v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673723v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen Bjarne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215673v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080936v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01076834v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Coq" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bertrand" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079326v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekka" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121930v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079334v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079723v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121932v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102951v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079332v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079631v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079642v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098115v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079566v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082476v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079863v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079862v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084917v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099494v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084918v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099523v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099530v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336685v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04524000v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-20401-2?page=2#toc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03864581v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431336v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431289v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-prevention_fr_796.htm" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431351v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rebee.chaireunesco-es.org/le-guide-pedagogique/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780641v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780636v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085330v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpes.sante.fr/CFESBases/catalogue/pdf/1380.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104857v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085332v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpes.sante.fr/CFESBases/catalogue/pdf/1272.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777809v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085378v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097678v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780678v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085398v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05298912v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336822v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336793v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336778v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010895v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laporte" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010901v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010900v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010898v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983106v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010897v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672931v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672930v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119269v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9171-7_18" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9171-7_18" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097683v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44088" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063824v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119275v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44218" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097686v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-pedagogiques.com/Eduquer-a-la-sante-Pour-une-ecole-en-bonne-sante" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821347v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054666v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097730v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maitrot" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfsp.fr/publications/FlyerTraitePrevention.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097732v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Edine Khzami" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com/media/873-reforming-teaching-and-learning.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097731v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994734v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994759v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994728v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994742v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994755v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Marmot" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04994724v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marmot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063827v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121468v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839361v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116744v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817741v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05074856v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jourdan Didier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04482419v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Howells" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Vald&#233;s-Cotera" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>