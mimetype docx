--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2255,303 +2255,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t>
+                <w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Engrand</w:t>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Demaria</w:t>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.383-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-017-0980-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784343v1</w:t>
+                <w:t xml:space="preserve">hal-01674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Longo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Roland Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-017-0980-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01674610v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of red cells and plasma composition on blood sessile droplet evaporation</w:t>
               </w:r>
@@ -3020,295 +3020,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t>
+                <w:t xml:space="preserve">Characterisation of cubic oak specimens from the Vasa ship and recent wood by means of quasi-static loading and resonance ultrasound spectroscopy (RUS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Engrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+                <w:t xml:space="preserve">Alexey Vorobyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Sinquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Demaria</w:t>
+                <w:t xml:space="preserve">Nico van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2015-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627979v1</w:t>
+                <w:t xml:space="preserve">hal-01219461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of cubic oak specimens from the Vasa ship and recent wood by means of quasi-static loading and resonance ultrasound spectroscopy (RUS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Vorobyev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roberto Longo</w:t>
+                <w:t xml:space="preserve">J.-C. Sinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico van Dijk</w:t>
+                <w:t xml:space="preserve">R. Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.1135 - 1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2015-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219461v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive Testing of Paint Coatings on Steel Plates by Ultrasonic Reflectometry</w:t>
               </w:r>
@@ -3710,332 +3710,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential use of physical measurements including ultrasound for a better mango fruit quality characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Prades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (1), pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627718v1</w:t>
+                <w:t xml:space="preserve">hal-01627714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of physical measurements including ultrasound for a better mango fruit quality characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Talha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 116 (1), pp.57 - 64. </w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627714v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood elastic characterization from a single sample by resonant ultrasound spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7860,377 +7860,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic assessment of olive oil mixtures properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lapeine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+                <w:t xml:space="preserve">Tarek Boutkedjirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE IUS 2016 - IEEE International Ultrasonic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784737v1</w:t>
+                <w:t xml:space="preserve">hal-02066001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of olive oil mixtures properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Boutkedjirt</w:t>
+                <w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Sinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IUS 2016 - IEEE International Ultrasonic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066001v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Engrand</w:t>
+                <w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lapeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066190v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency acoustic microscopy imaging of Pellet/Cladding interface in nuclear fuel rods</w:t>
               </w:r>
@@ -8626,51 +8626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8689,398 +8689,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+                <w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lapeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electronique Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436099v1</w:t>
+                <w:t xml:space="preserve">hal-01906213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Sinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demaria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906213v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t>
+                <w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Engrand</w:t>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Electronique Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065591v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t>
               </w:r>
@@ -9118,51 +9118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lapeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9558,103 +9558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation élastique de bois de différentes densités par Spectroscopie Ultrasonore Résonnante (RUS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
@@ -9696,64 +9696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per operative assessment of myocardial protection during heart surgery with infra-red bolometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,103 +9808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie ultrasonore Résonante. Application à un matériau biologique hétérogène, le bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014, Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
@@ -10058,103 +10058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
@@ -10308,51 +10308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full elastic caracterization of wood materials by Resonant Ultrasound Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12274,51 +12274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62612B85"/>
+    <w:nsid w:val="C10F6261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12505,51 +12505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-laux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0726-4268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069699607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112844" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Serrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-023-01110-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Huguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-020-00870-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Bottomley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alouache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamitouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutkedjirt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.10.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fongaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Uffelen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Marchetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Cappia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2552241" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Ismaili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-014-0246-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Weerd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papaioannou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kitajima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Rondinella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.07.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNJ9HJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FM50SGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kellerbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kinoshita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TR3VDX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.10.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQS3ZRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cereser Camara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV4Q187-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.08.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XLDCQR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.09.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9KJQFC8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.10.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BQ3260S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/18/11/028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6FWTWKCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005061" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4WCG9SMD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.09.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFN9N9TN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00747-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7B9Z20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V1LB8K1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alarab" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065849v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frederici" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066009v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Seghrouchni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811316v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268303v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Basini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135312v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Weer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05246567v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316635v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02068344v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-laux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0726-4268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069699607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112844" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Serrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-023-01110-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Huguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-020-00870-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Bottomley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alouache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamitouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutkedjirt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.10.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fongaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Uffelen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Marchetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Cappia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2552241" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Ismaili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-014-0246-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Weerd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papaioannou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kitajima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Rondinella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.07.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNJ9HJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FM50SGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kellerbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kinoshita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TR3VDX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.10.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQS3ZRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cereser Camara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV4Q187-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.08.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XLDCQR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.09.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9KJQFC8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.10.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BQ3260S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/18/11/028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6FWTWKCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005061" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4WCG9SMD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.09.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFN9N9TN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00747-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7B9Z20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V1LB8K1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alarab" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065849v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frederici" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066009v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Seghrouchni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811316v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268303v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Basini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135312v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Weer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05246567v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316635v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02068344v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>