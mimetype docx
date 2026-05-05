--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -321,927 +321,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducer by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of radiolysis bubbles in bitumen used for nuclear waste management with ultrasounds and X-Ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chabanol</w:t>
+                <w:t xml:space="preserve">Georges Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baudry</w:t>
+                <w:t xml:space="preserve">Hanaa Houjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rosenkrantz</w:t>
+                <w:t xml:space="preserve">Celine Monsanglant Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Laux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Paveyranne</w:t>
+                <w:t xml:space="preserve">Stéphane Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202533804007⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2025033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355231v1</w:t>
+                <w:t xml:space="preserve">hal-05167699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of radiolysis bubbles in bitumen used for nuclear waste management with ultrasounds and X-Ray microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Laux</w:t>
+                <w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducer by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabanol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Matta</w:t>
+                <w:t xml:space="preserve">F. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanaa Houjeij</w:t>
+                <w:t xml:space="preserve">E. Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Monsanglant Louvet</w:t>
+                <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poirier</w:t>
+                <w:t xml:space="preserve">A. Paveyranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 338, pp.04007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2025033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202533804007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167699v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell by cell pilot study of ultrasonic velocity in honey: from immature sugar solution to cell capping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniaxial pressing of aluminium powder to design thin lamellar high damping backing materials for high-temperature ultrasonic probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabanol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rosenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218839.2024.2333690⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.110027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536841v1</w:t>
+                <w:t xml:space="preserve">hal-04557236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological investigation of bitumen, used for radioactive waste conditioning, with ultrasonic waves</w:t>
+                <w:t xml:space="preserve">Cell by cell pilot study of ultrasonic velocity in honey: from immature sugar solution to cell capping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2024002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218839.2024.2333690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512182v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of bituminized radioactive waste: a comprehensive review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rheological investigation of bitumen, used for radioactive waste conditioning, with ultrasonic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (4), pp.17. </w:t>
+              <w:t xml:space="preserve">, 2024, 10, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2024004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574376v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency acoustic microscopy imaging of pellet cladding interface in nuclear fuel rods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar Saikouk</w:t>
+                <w:t xml:space="preserve">Radiolysis of bituminized radioactive waste: a comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Houjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112844⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2024004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353610v1</w:t>
+                <w:t xml:space="preserve">hal-04574376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial pressing of aluminium powder to design thin lamellar high damping backing materials for high-temperature ultrasonic probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chabanol</w:t>
+                <w:t xml:space="preserve">High frequency acoustic microscopy imaging of pellet cladding interface in nuclear fuel rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Saikouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221, pp.110027. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 417, pp.112844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557236v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of Volumetric Bone Mineral Density Parameters in Men with Spinal Cord Injury</w:t>
               </w:r>
@@ -1400,64 +1400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chabanol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.107104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1753,265 +1753,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of severely degraded fuels</w:t>
+                <w:t xml:space="preserve">Instrumented test tube for rapid rheological behaviour of liquids estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marchetti</w:t>
+                <w:t xml:space="preserve">Med Abderrahmane Mograne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, pp.126-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376114v1</w:t>
+                <w:t xml:space="preserve">hal-01961956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented test tube for rapid rheological behaviour of liquids estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic properties of severely degraded fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Bottomley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Med Abderrahmane Mograne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Wiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247, pp.126-129. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.151918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961956v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-pipe coconut water rheological characterization with ultrasonic waves.</w:t>
               </w:r>
@@ -2023,77 +2023,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Abderrahmane Mograne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -2255,303 +2255,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t>
+                <w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Longo</w:t>
+                <w:t xml:space="preserve">Céline Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+                <w:t xml:space="preserve">Roland Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delaunay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (2), pp.383-402. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-017-0980-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01674610v1</w:t>
+                <w:t xml:space="preserve">hal-01784343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Engrand</w:t>
+                <w:t xml:space="preserve">Elastic characterization of wood by Resonant Ultrasound Spectroscopy (RUS): a comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.383-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-017-0980-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01784343v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of red cells and plasma composition on blood sessile droplet evaporation</w:t>
               </w:r>
@@ -2693,51 +2693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Uffelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic monitoring of droplets' evaporation: Application to human whole blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,51 +3320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,51 +3428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning acoustic microscope for mechanical characterization and density estimation of irradiated nuclear fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,51 +3600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,332 +3710,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of physical measurements including ultrasound for a better mango fruit quality characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Talha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.022⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627714v1</w:t>
+                <w:t xml:space="preserve">hal-01627718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential use of physical measurements including ultrasound for a better mango fruit quality characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Prades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (1), pp.57 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627718v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood elastic characterization from a single sample by resonant ultrasound spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of high burn-up nuclear fuel elastic properties with acoustic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,51 +4293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4414,51 +4414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Cereser Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 103 (2), pp.165 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4517,51 +4517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time analysis of the growth of granular media by an ultrasonic method: Application to the sedimentation of glass balls in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,527 +4627,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture content in honey determination with a shear ultrasonic reflectometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro mouse model in Duchenne muscular dystrophy diagnosis using 50-MHz ultrasound waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cereser Camara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.049⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (8), pp.741 - 743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616071v1</w:t>
+                <w:t xml:space="preserve">hal-01616073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency shear ultrasonic properties of water/sorbitol solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Laux</w:t>
+                <w:t xml:space="preserve">Enhanced multiple ultrasonic shear reflection method for the determination of high frequency viscoelastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cereser Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 50 (1), pp.6 - 8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 50, pp.710-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616069v1</w:t>
+                <w:t xml:space="preserve">hal-00689413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro mouse model in Duchenne muscular dystrophy diagnosis using 50-MHz ultrasound waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Moisture content in honey determination with a shear ultrasonic reflectometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cereser Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (1), pp.93 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.04.003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616073v1</w:t>
+                <w:t xml:space="preserve">hal-01616071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced multiple ultrasonic shear reflection method for the determination of high frequency viscoelastic properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">High frequency shear ultrasonic properties of water/sorbitol solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cereser Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 50, pp.710-715. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 50 (1), pp.6 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2010.02.007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689413v1</w:t>
+                <w:t xml:space="preserve">hal-01616069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic properties of water/sorbitol solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cereser Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (2), pp.159 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5206,51 +5206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic measurement of anisotropy and temperature dependence of elastic parameters by a dry coupling method applied to a 6061-T6 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5348,51 +5348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large frequency range viscoelastic properties of honey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gasparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,285 +5471,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodical homogenisation technique and experimental comparison using acoustic microscopy and resonant ultrasonic spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lévêque</w:t>
+                <w:t xml:space="preserve">J. Bentama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gatt</w:t>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (1-4), pp.104-112. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329658v1</w:t>
+                <w:t xml:space="preserve">hal-00329624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Periodical homogenisation technique and experimental comparison using acoustic microscopy and resonant ultrasonic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bentama</w:t>
+                <w:t xml:space="preserve">C. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">J.-M. Gatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (1-4), pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329624v1</w:t>
+                <w:t xml:space="preserve">hal-00329658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and comparison of optical and acoustic methods for in situ characterisation of particle fouling</w:t>
               </w:r>
@@ -5894,64 +5894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of diffraction effects in sound velocity and absorption measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (11), pp.3458-3462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5997,51 +5997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic assessment of coatings dispersion curves by microdefocusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,51 +6242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic study of UO2 : effects of porosity and grain size on ultrasonic attenuations and velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,51 +6371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the minimal characterisation size available by acoustic microscopy for mechanical parameters evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6782,90 +6782,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic detection of radiolysis bubbles generated in bitumen for dose between 6 and 100 kGy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Houjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monsanglant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANIMMA International Steering Committee (ANIMMA), Jun 2025, Valencia, Spain. pp.07001, </w:t>
@@ -6916,90 +6916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, manufacture and characterisation of porous Aluminium and particulate metal composite backing element for high-temperature ultrasonic transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chabanol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7050,77 +7050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7158,77 +7158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'Aluminium dans les Dos Amortisseurs Particulaires pour Transducteurs Acoustiques Hautes Températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chabanol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7495,77 +7495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustique Haute Résolution de l’Interface Pastille-Gaine dans un Crayon Combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Saikouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,64 +7646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lapeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Combette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7754,51 +7754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation and storage effects on nuclear fuel Young’s modulus characterized by high frequency acoustic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7860,502 +7860,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of olive oil mixtures properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Alouache</w:t>
+                <w:t xml:space="preserve">High frequency acoustic microscopy imaging of Pellet/Cladding interface in nuclear fuel rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Saikouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Boutkedjirt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Frederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IUS 2016 - IEEE International Ultrasonic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">HOTLAB 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066001v1</w:t>
+                <w:t xml:space="preserve">hal-02065849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Engrand</w:t>
+                <w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lapeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066190v1</w:t>
+                <w:t xml:space="preserve">hal-01784737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+                <w:t xml:space="preserve">Ultrasonic assessment of olive oil mixtures properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boutkedjirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IUS 2016 - IEEE International Ultrasonic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784737v1</w:t>
+                <w:t xml:space="preserve">hal-02066001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency acoustic microscopy imaging of Pellet/Cladding interface in nuclear fuel rods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar Saikouk</w:t>
+                <w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Sinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTLAB 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065849v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-acoustic techniques for the elastic properties investigation of severe accident nuclear fuel</w:t>
               </w:r>
@@ -8367,51 +8367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bottomley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,77 +8600,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lapeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8689,1222 +8689,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t>
+                <w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lapeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906213v1</w:t>
+                <w:t xml:space="preserve">hal-01907456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Sinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés élastiques du bois par Spectroscopie de Résonance Ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Electronique Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t>
+                <w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lapeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t>
+              <w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907462v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency acoustic microscopy for the determination of porosity and Young’s modulus in high burn-up uranium dioxide nuclear fuel.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lapeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066009v1</w:t>
+                <w:t xml:space="preserve">hal-01907462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Laux</w:t>
+                <w:t xml:space="preserve">High frequency acoustic microscopy for the determination of porosity and Young’s modulus in high burn-up uranium dioxide nuclear fuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Cappia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Rondinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNRSE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907451v1</w:t>
+                <w:t xml:space="preserve">hal-02066009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t>
+                <w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lapeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Blois, France</w:t>
+              <w:t xml:space="preserve">Conference JNRSE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907456v1</w:t>
+                <w:t xml:space="preserve">hal-01907451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation élastique de bois de différentes densités par Spectroscopie Ultrasonore Résonnante (RUS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Per operative assessment of myocardial protection during heart surgery with infra-red bolometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Longo</w:t>
+                <w:t xml:space="preserve">Céline Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Sinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ESSR 2014 - 49 th Congress of the European Society for Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Budapest, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221432v1</w:t>
+                <w:t xml:space="preserve">hal-02065691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per operative assessment of myocardial protection during heart surgery with infra-red bolometer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Taillades</w:t>
+                <w:t xml:space="preserve">Caractérisation élastique de bois de différentes densités par Spectroscopie Ultrasonore Résonnante (RUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSR 2014 - 49 th Congress of the European Society for Surgical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Budapest, Czech Republic</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065691v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie ultrasonore Résonante. Application à un matériau biologique hétérogène, le bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2014, Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
@@ -10058,103 +10058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Ultrasonore Résonante, application à un matériau biologique anisotrope et hétérogène : le Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPSUS 2013 - XIIIèmes Journées d’Acoustique Physique Sous-Marine et Ultrasonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
@@ -10177,381 +10177,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ultrasonic reflectometry and FTIR analysis for thermal ageing effect detection for paint films on steel plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Augereau</w:t>
+                <w:t xml:space="preserve">KramersKronig relationships application on master curves obtained on Honey from a few Hz to GHz: major interest of high frequency ultrasonic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Cereser Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811316v1</w:t>
+                <w:t xml:space="preserve">hal-00810659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full elastic caracterization of wood materials by Resonant Ultrasound Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+                <w:t xml:space="preserve">Comparison of ultrasonic reflectometry and FTIR analysis for thermal ageing effect detection for paint films on steel plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719100v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KramersKronig relationships application on master curves obtained on Honey from a few Hz to GHz: major interest of high frequency ultrasonic methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full elastic caracterization of wood materials by Resonant Ultrasound Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Leveque</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Blasco</w:t>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810659v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination multiéchelles des propriétés mécaniques de combustibles nucléaires hétérogènes par microscopie acoustique et technique AFM résonante</w:t>
               </w:r>
@@ -10684,359 +10684,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete elastic characterization of composite samples with ultrasounds using laser interferometry detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Augereau</w:t>
+                <w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducers by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chabanol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Paveyranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IUS 2025 - International Ultrasonic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, UTRECHT, Netherlands</w:t>
+              <w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135312v1</w:t>
+                <w:t xml:space="preserve">hal-05069552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducers by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
+                <w:t xml:space="preserve">Complete elastic characterization of composite samples with ultrasounds using laser interferometry detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aubin Paveyranne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IEEE IUS 2025 - International Ultrasonic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, UTRECHT, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069552v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis bubbles in bituminized waste products evaluation with X-Ray Tomography and Ultrasonic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Houjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11119,77 +11119,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018</w:t>
@@ -11444,103 +11444,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic sensor for fuel rod of nuclear power plant reactor, has transducer generating and detecting respective acoustic signals, where transmission frequency bands of signals have width of specific percentage of vibration frequency of wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2008EP50864 20080125. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11584,402 +11584,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARISE : suivi ultrAsonore des gaz de Radiolyse des enrobés bItuméS lors d’incEndie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanaa Houjeij</w:t>
+                <w:t xml:space="preserve">Mesure de vitesses ultrasonores sur un échantillon de bois en tenant compte de la rotation du repère d’orthotropie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poirier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Énergie Nucléaire et Environnement du GDR SciNEE et NEEDS, Aussois, 2-6 Juin 2025</w:t>
+              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238140v1</w:t>
+                <w:t xml:space="preserve">hal-05238176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation élastique complète d'un petit échantillon de bois par interférométrie laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Sapey</w:t>
+                <w:t xml:space="preserve">ARISE : suivi ultrAsonore des gaz de Radiolyse des enrobés bItuméS lors d’incEndie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Houjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Énergie Nucléaire et Environnement du GDR SciNEE et NEEDS, Aussois, 2-6 Juin 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246567v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de vitesses ultrasonores sur un échantillon de bois en tenant compte de la rotation du repère d’orthotropie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lamy</w:t>
+                <w:t xml:space="preserve">Caractérisation élastique complète d'un petit échantillon de bois par interférométrie laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238176v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des méthodes ultrasonores et vibratoires pour la caractérisation viscoélastique complète d’échantillons de bois</w:t>
               </w:r>
@@ -12017,51 +12017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rosenkrantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois » » - Nantes, 20-22 Novembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -12274,51 +12274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10F6261"/>
+    <w:nsid w:val="1C9F2F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12505,51 +12505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-laux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0726-4268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069699607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112844" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Serrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-023-01110-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Huguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-020-00870-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Bottomley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alouache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamitouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutkedjirt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.10.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fongaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Uffelen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Marchetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Cappia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2552241" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Ismaili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-014-0246-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Weerd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papaioannou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kitajima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Rondinella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.07.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNJ9HJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FM50SGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kellerbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kinoshita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TR3VDX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.10.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQS3ZRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cereser Camara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV4Q187-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.08.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XLDCQR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.09.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9KJQFC8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.10.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BQ3260S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/18/11/028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6FWTWKCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005061" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4WCG9SMD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.09.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFN9N9TN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00747-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7B9Z20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V1LB8K1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alarab" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065849v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frederici" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066009v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Seghrouchni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811316v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268303v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Basini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135312v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Weer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05246567v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316635v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02068344v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-laux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0726-4268" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069699607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sapey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Saikouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112844" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Serrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-023-01110-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Grabulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Huguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11657-020-00870-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seibert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Bottomley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818143v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alouache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamitouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bachari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boutkedjirt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.10.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0980-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.053114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fongaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Uffelen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.041" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Marchetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Cappia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2552241" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobyev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Dijk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Ismaili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-014-0246-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Weerd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papaioannou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kitajima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Rondinella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.07.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNJ9HJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FM50SGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mouridi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kellerbauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kinoshita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TR3VDX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.10.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQS3ZRH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cereser Camara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.02.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cereser Camara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.049" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJV4Q187-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.08.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XLDCQR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.09.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9KJQFC8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.10.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BQ3260S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/18/11/028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6FWTWKCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005061" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4WCG9SMD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gatt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.09.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFN9N9TN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00747-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7B9Z20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V1LB8K1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alarab" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066138v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065849v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frederici" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bottomley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065691v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Seghrouchni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719100v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268303v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Basini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135312v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Weer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05246567v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316635v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02068344v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>