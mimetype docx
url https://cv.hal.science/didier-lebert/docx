--- v0 (2026-03-31)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Lebert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7058-461X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150817010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure de Techniques Avancées – Paristech (depuis novembre 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’Unité d’Enseignement et de Recherche d’Economie Appliquée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : Unité d’Economie Appliquée (UEA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche récents :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Multi-Level Social Networks (MLSN ; ANR-09-VERS-005) – 2009-2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ADIS (Université Paris-Sud 11)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IRISSO (Université Paris Dauphine)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe-projet In-Situ (INRIA / Université Paris-Sud 11)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">BasicLead (partenaire industriel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet MLSN a pour objectif la mise au point d'un démonstrateur innovant permettant la visualisation et l'analyse en temps réel des interactions sociales multiplexes et multi-niveaux. Ce démonstrateur est un outil générique d'aide à la décision qui peut potentiellement s'adapter à de multiples contextes industriels. MLSN s'inspire des découvertes les plus récentes de la recherche académique en matière de techniques d'élaboration de graphes et d'analyse des réseaux sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cleantech Incubation Europe (CIE ; INTERREG IVc), membre du comité éditorial – 2012-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Académiques : TU Delft, Politecnico Turin, Szent Istvan University, ENSTA ParisTech</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Collectivités territoriales : Ville de Delft, Turin, Peterborough, Helsinki, Conseil Général de l’Essonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Clusters d’incubation : I3P (Turin), Green Net Finland, Novagreen (Essonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleantech Incubation Europe (CIE) focuses on supporting and stimulating entrepreneurs & SME's working in the field of clean technology (green, sustainable products, services and processes). The field of cleantech is new and many municipalities and cities try to formulate stronger and more effective policies around clean tech incubators. They notice it is not only necessary to set up an incubator, but also to have complementary policies to provide a positive business climate. CIE helps authorities to choose suitable policy interventions/instruments, attuned to their own local/regional situation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interconnexions Transports en commun Technologies Câbles (I2TC ; FUI 17) – 2014-2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Industriels : Eiffage Construction Métallique, POMA, RATP, VIbrant DEsign, CDVIA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Académiques : Laboratoire de Géographie Physique (CNRS / Université Paris 1), UEA (ENSTA ParisTech), Laboratoire de Tribologie et Dynamique des Systèmes (CNRS / Ecole Centrale de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet I2TC est un projet de recherche industrielle qui a pour finalité de créer et renforcer une filière d’excellence française dans le domaine du transport urbain par câbles.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objectif de la recherche consiste à :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-- Débloquer les freins de toute nature qui limitent actuellement le développement des transports urbains par câbles en France</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-- Offrir de nouvelles solutions opérationnelles aux donneurs d’ordre pour franchir les obstacles physiques à l’extension des Transports en Commun et/ou desservir les quartiers isolés des TC</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-- Proposer un panel de solutions innovantes pour intégrer de manière optimale le triptyque « cabine-pylône-gare » en contexte urbain</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-- Améliorer la fluidité globale et les interconnexions entre les transports en commun et les technologies câbles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flux technologiques et Innovations Duales (FID ; DGA) – 2014-2015. Durée : 12 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école DGA conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FID a pour objet de produire des cartographies sur longue période des flux technologiques à partir de données de citations de brevets. Il s’agit ensuite de situer sur ces cartes les innovations à caractère dual, et voir comment cette dualité se transforme dans le temps.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mapping the technological flows from patent citations: a case study of the top EU R&D leaders – 2014-2015. Durée : 12 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet en partenariat avec le JCR-IPTS (Commission Européenne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This study is the output of a collaboration between the European Commission JRC-IPTS, Knowledge for Growth unit and the Unité d'Economie Appliquée of the ENSTA ParisTech. This work is based on the patents dataset constituted in the frame of a common project between the European Commission JRC and the OECD. This joint study aims at depicting the knowledge flows which characterizes the innovative activities of the world’s top corporate R&D investors. Exploiting the rich information contained in the patents citations and the metrics developed in the Influence Graph Theory, this study is an attempts to illustrate the micro-foundations of technological knowledge creation. It examines the knowledge flows through the characterization of the relationships or connections between technologies per se and between technologies within firms. These analyses open several windows for future investigations on the determinants of knowledge creation, the geographical organization of knowledge production and on the relationships between the patterns of knowledge creation and the corporate performances.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PAysage technologiquE défenSE (PAESE ; DGA) – 2015-2016. Durée : 12 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école DGA conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des spécialisations technologiques des entreprises et des territoires (« micro-régions ») à partir des données de citations de brevets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CoR&D - 2016-...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRD propose d’optimiser un potentiel d’innovation à partir d'une analyse de portefeuille de brevets. Les outils utilisés sont issus de travaux menés au sein de l’UEA (Unité d’Economie Appliquée) de l’ENSTA ParisTech. Ils associent trois dimensions clés d’une stratégie d’innovation : la technologie, l'entreprise et le territoire. CoR&D a été primé à la Journée de l'Innovation Technologique 2016 de l'ENSTA ParisTech. CoRD est le support académique de GraphMyTech (cf. infra).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMT - 2017-...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GraphMyTech (GMT) est la première spinoff de l'UEA, portée par moi-même et François-Xavier Meunier. GMT est une &amp;quot;solution d'intelligence technologique&amp;quot; à destination des services de valorisation brevets / académiques, des directions R&D, des collectivités territoriales en charge de l'organisation et de la promotion de la recherche et du développement économique local, des laboratoires scientifiques, etc. Donnez une valeur à vos brevets et à vos publications scientifiques, scénarisez votre développement technologique, évaluez la cohérence d'acquisition de start-ups ou de portefeuilles de brevets, identifiez les partenaires ayant des compétences scientifiques et techniques complémentaires aux vôtres, etc. Le projet intègre le programme GenesisLab d'Incuballiance en mai 2017. Un démonstrateur technique de la solution existe : pour voir GMT en action, contactez-moi.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PAysage technologiquE défenSE 3 (PAESE3 ; DGA) – 2017-2018. Durée : 12 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école DGA conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAESE 3 a pour objectif de combiner des données de brevets et des données bibliométriques pour établir les liens entre la science et la technologie dans le domaine de la défense sur longue période.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AUtonomie STratégique et INnovation (AUSTIN ; DGA) – 2018-2021. Durée : 36 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école DGA conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objectif d’AUSTIN est d’identifier les facteurs qui contribuent à l'autonomie stratégique d'une nation et qui promeuvent la soutenabilité de sa BITD par l'innovation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Solutions Technologies & Propriété Intellectuelle (TIPS ; ASTRID Maturation) – 2020-2022. Durée : 24 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires PME :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Onomia, Courtois Lebel, GMT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En associant les technologies développées par GMT, Onomia et celles provenant de l’UEA, TIPS offre aux industriels et aux pouvoirs publics les prémisses (niveau TRL 5-6 à son issue) d’un outil logiciel de prospective technologique permettant d’analyser un système technique sur la longue période au sein d’un environnement technologique complexe et mouvant tout en intégrant – avec le soutien du cabinet d’avocats Courtois Lebel – les risques réglementaires et juridiques associés aux orientations technologiques des projets de R&D.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anticipation stratégique pour une Blockchain duale (FireBall ; AID) – 2021-2023. Durée : 36 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école AID conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse systématique et prospective des innovations blockchain afin de permettre un pilotage d’un transfert technologique et méthodologique au sein des armées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de connaissances des entreprises de Défense et capacités d'absorption des technologies de l'Intelligence Artificielle (IA) : Outils de modélisation et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05421993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’intégration au sein de l’espace économique méditerranéen au tournant du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.11-35. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18063-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04977973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécialisations industrielles des PECO membres de l’Union européenne sur la période 1992-2018 : Une lecture structurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Anedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.119-147. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18063-0.p.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04977968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring comparative advantages of national industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poindron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, hors-série (HS1), pp.37-37. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Network Analysis to Combat Organized Crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal on criminology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/ijc.12.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05287250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interactions in global trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poindron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-025-10061-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05190240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of complex product industries: The case of the space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, hors-série (HS1), pp.39-39. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05318223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intersection of technological trajectories : The case of medical instrumentation and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Abstract Booklet Economics, Management and Engineering of Innovation : Trajectories and Perspectives of Systemic Innovations., 2025 (HS1), pp.29. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05318207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification technologique de Google sur la décennie 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Anedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 51 (3), pp.95-127. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.051.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic analysis of the technological trajectory at company level based on patent data: The case of Sanofi's vaccine technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102746. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition en R&D : une étude à partir de données de co-inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.89-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes stratégiques, mobilité et performance des entreprises: le cas des grandes entreprises non financières américaines au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.177-204. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13811-2.p.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories stratégiques de Rumelt revisitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres couvrants d’un graphe d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie Appliquée, une renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Domin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.11-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11904-3.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03311373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des techniques structurales à l’analyse des processus d’innovation : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie stratégique d'un pays : une analyse en termes de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 832, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The centrality of regions in corporate knowledge flows and the implications for Smart Specialisation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (10), pp.1366-1376. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2019.1619923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et collaborations interindustrielles : une analyse par les brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.141-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’innovation technologique des entreprises : une analyse autour du concept d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires dans la production de connaissances technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.1009-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The centrality of regions in corporate knowledge flows and the implications for Smart Specialisation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is “free” innovation “ordinary” innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Multi-scale innovation, 25, pp.239-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises aérospatiales de défense : quelles cohérences technologiques de leur R&D ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique et flux intra- et inter-territoriaux de connaissances technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Structures industrielles, stratégies d’entreprise et innovation, 50, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.050.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique : indicateurs structuraux sur les relations interafricaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (3), pp.167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation et cohérence technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (3), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance et amplification des influences dans les structures linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (3), pp.143-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour au ratio de spécialisation pour interpréter les stratégies de développement des entreprises non financières : Europe et États-Unis, 1992-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (1), pp.5-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial : travail, valeur et répartition dans le capitalisme cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1-2), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errements du capitalisme cognitif ? Éléments de réponse à la critique de Fine, Jeon et Gimm (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1-2), pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre capitalisme cognitif et capitalisme mafieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°6, Avril, pp.74-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur les transformations de la Mafia-Entreprise en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illussio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6/7, pp.33-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de la globalisation des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.49-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme cognitif et économie institutionnelle comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafia et capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LIX (1), pp.23-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la connaissance et de l'immatériel, entre théorie et histoire : du capitalisme industriel au capitalisme cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43-44, pp.17-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restructurations aux regards du capitalisme cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards - Les Cahiers de Syndex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of 4th Industrial Revolution technologies in defense innovation in the Indo-Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Bordeaux Workshop on Defence Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux School of Economics, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of the space launchers industry: A comparison between U.S. vs. European R&amp;D policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche sur l'innovation, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interactions in global trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poindron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Bordeaux Workshop on Defence Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux School of Economics, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of artificial intelligence in the evolution of innovation trajectories in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of the Digital Transformation Society - DTS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Studi Aziendali e Quantitativi, Parthenope University, Naples; Paris School of Business, May 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la bioinformatique dans la R&D vaccins de Sanofi durant la décennie 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie Business School, Dec 2024, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la crise de productivité des Big Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition de la conférence internationale DisrupTechs-Agora (DTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie Business School; Fabrique du Futur; Réseau de Recherche sur l'Innovation (RRI), Dec 2024, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a social scientist become a deeptech entrepreneur? The strengths and limitations of the Paris-Saclay academic innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Start-Up Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UEA, ENSTA Paris, Oct 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireball - Fourth Industrial REvolution: Blockchain & Artificial inteLLigence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération CIEDS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire d'Etudes pour la Défense et la Sécurité, Jun 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04164556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du technosystème blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Nov 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de développement technologique de Google est-elle résiliente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation; La Fabrique du Futur; Metis Lab - EM Normandie, Jun 2023, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04164515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique des nations cause-t-elle le développement économique ? Analyse à partir d’un panel de 34 pays (1993-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'Association française d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de mesure de la qualité technologique des brevets : utilisation de l’analyse des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BETA'22: The 2nd International Conference on Business and Economics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle et le développement des technologies vertes : le cas de la propulsion électrique et des systèmes de recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Specialization Strategy and regional resilience: conceptual ambivalences and empirical linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the College of Europe (CoE); Délégation Générale du Québec in Brussels; Partnership with EAEPE, Research Area [X] and [D] (https://eaepe.org), May 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a social scientist become a deeptech entrepreneur? The strengths and limitations of the French academic innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03289520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les modèles structuraux de diffusion technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patent Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude économétrique des déterminants de l'autonomie stratégique des nations par l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Economie de la défense et des conflits - IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technological quality of patents: a graph theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the EPIP Association - IP and the Future of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Smart Specialization contribute to dynamic regional resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th ERSA Congress : Territorial Futures – Visions and scenarios for a resilient Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03326494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de la trajectoire technologique à partir des brevets : le système technique « vaccins » du groupe Sanofi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Imaginer le futur à partir du passé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Saint-Gobain-INSA Lyon "Ingénieurs Ingénieux"; Laboratoire S2HEP; Société Internationale Jean-Baptise Say; Réseau de Recherche sur l'Innovation, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des graphes et données de brevets : vers de nouvelles mesures de la qualité technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patent Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to map the relations between technological and sectoral innovation systems: an application to transportation, energy and telecommunications industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBR 2019 conference on interdisciplinary business &amp; economics research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Convergence: An Exploration through the Transport, Energy and Telecommunications Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern Economic Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of biomedical engineering technologies: evidence from patent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNI Forum Innovation IX &amp; Summer School - "Innovation for Health, innovation for Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panorama sur les innovations de la défense à partir de données de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres économiques de la défense - Observatoire Economique de la Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Convergence: an exploration through transportation, energy and telecommunications industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEAI 14th International Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple pour représenter l’organisation de l’innovation technologique d’une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RRI – Forum Innovation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’activité d’innovation technologique autour d’une fonction : le cas du traitement des troubles digestifs par le microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RRI – Forum Innovation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introverted or extroverted? Profiles of regional technological interconnectedness in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Conference of the Western Economic Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geography of corporate knowledge flows across world regions: insights from the world leading R&D investors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAEE 2017: 10th European Meeting on Applied Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’interaction des systèmes régionaux d’innovation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interregional knowledge flows of top corporate R&D performers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The great regional awakening: new directions - Regional Studies Association Annual Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation agile : pratiques, théories, définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique d'un pays : une analyse en termes de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Economie de défense, IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technological resilience of regions: The case of European technology market, 2000-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Conference of the Western Economic Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique et dynamiques cognitives des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Centre de Recherche en Gestion, Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Gestion, Ecole Polytechnique, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching regional and top R&D spenders’ knowledge networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTER conference on Changing patterns of territorial policy: smart specialisation and innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association &amp; European Commission, Sep 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique et flux intra- et inter-territoriaux de connaissances technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation VII - 20 ans d'Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI - Réseau de Recherche sur l'Innovation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la résilience des territoires dans la production de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Balkint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICEE, Université Paris 3, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires dans la production de connaissances codifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Creil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des dominances impulsées par un arc dans un graphe d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de l’Afrique et méga-accords commerciaux régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nations Unies - Commission Economique pour l'Afrique; Organisation Mondiale du Commerce, Oct 2015, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recentrage des entreprises non financières : un nouveau regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis: the amplification by loops and circuits in the representative graphs of square matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Matrix Analysis and Applications (ICMAA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic dominance theory and the evolving structure of international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Input-Output Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Input-Output Association (IIOA), Jun 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités structurales au sein de l'espace économique méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralisation commerciale et dynamique des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de l’analyse structurale de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 6 (2), 2021, Technologie et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des spécialisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. , 2017, 978-1-78405-266-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Specialization Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press. , 9, 2017, Smart Innovation Set, 9781848219878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme cognitif et nouvelles dominances économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lebert. EUE, 2012, 978-3841788917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term performance of innovation systems in East Asian developing countries: A structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son Thi Kim Le. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in East Asia: Contexts and relevant cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2024, 9782875747839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the blockchain technosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Anedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Addatto; Camille Aouinaït; Son Thi Kim Le; Michelle Mongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation ecosystems in the new economic era: Digital revolution and ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.157-179, 2023, 978-2-87574-524-8. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04164492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retard de Sanofi dans la course au vaccin contre la Covid- 19 : raisons technologiques, managériales et institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest, Joëlle; Bocquet, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginer le futur à partir du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Business and Innovation, 9782875745279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04013105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retard de Sanofi dans la course au vaccin contre la Covid-19. Raisons technologiques, managériales et institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest, Joëlle; Bocquet, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginer le futur à partir du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Peter lang, pp.187-220, 2023, Business &amp; Innovation, 9782875745286. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopharmacie, les &amp;quot;big pharma&amp;quot;, les réseaux et ... les vaccins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis; Laurent Adatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique : dangers et opportunités d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.121-127, 2022, 9782304052541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defense aerospace firms: what are the technological coherence of their R&D?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Barbaroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disruptive technology and defence innovation ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-103, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies and inter-industrial collaborations: a patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic innovation: entrepreneurial strategies and market dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Wiley; ISTE, pp.111-142, 2020, Innovation in Engineering and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des pays du pourtour méditerranéen dans les échanges internationaux de biens industriels : une approche structurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karima Bounemra Ben Soltane; Azzedine Ghoufrane; Nassim Oulmane; Mustapha Sadni Jallab; Gerardo Thielen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce international, croissance et devenir de l’intégration en méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions PubliSud, 2013, 978-2-36291-043-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des échanges sectoriels de l'espace économique méditerranéen sur longue période</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalisme cognitif et nouvelles dominances économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUE, 2012, 978-3841788917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie du commerce international de biens industriels : 1980-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalisme cognitif et nouvelles dominances économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUE, 2012, 978-3841788917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismo cognitivo y capitalismo mafioso en la globalización del capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalismo cognitivo. Renta, saber y valor en la época posfordista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prometeo Libros, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol del conocimiento en la dinámica de largo plazo del capitalismo. La hipótesis del capitalismo cognitivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalismo cognitivo. Renta, saber y valor en la época posfordista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prometeo Libros, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Etats-Unis aux pays du Maghreb : les cheminements de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lequeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Haddar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles stratégies de développement pour les pays maghrébins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASECTU et PS2D, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges industriels entre les pays du bassin méditerranéen : application d’un nouvel algorithme de clustering sur données de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hakim Ben Hammouda; Nassim Oulmane; René Sandretto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence en Méditerranée : attractivité, investissements internationaux et délocalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2009, 978-2296101197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uloga znanja u dinamici dugog razdoblja kapitalizma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kognitivni kapitalizam – Znanje i financije u postfordistickom razdoblju</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politicka Kultura, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ruolo della conoscenza nella dinamica di lungo periodo del capitalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalismo cognitivo. Conoscenza e finanza nell'epoca postfordista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manifestolibri, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique, commerce et flux de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://rrifr.univ-littoral.fr/edito-du-mois-de-septembre-2017/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01581457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Dosquet (2017), L’innovation agile : guide de survie dans un monde en disruption, DataPro, Paris, ENI Éditions, 190 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.053.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'affectation des entreprises diversifiées dans les catégories stratégiques de Rumelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance, dependence and interdependence in linear structures. A theoretical model and an application to the international trade flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la distribution bimodale du ratio de spécialisation des entreprises non financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des notions de confiance et de proximité dans l'étude des processus de R&D pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04134071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Lebert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7058-461X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150817010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure de Techniques Avancées – Paristech (depuis novembre 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’Unité d’Enseignement et de Recherche d’Economie Appliquée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : Unité d’Economie Appliquée (UEA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche récents :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Multi-Level Social Networks (MLSN ; ANR-09-VERS-005) – 2009-2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ADIS (Université Paris-Sud 11)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">IRISSO (Université Paris Dauphine)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe-projet In-Situ (INRIA / Université Paris-Sud 11)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">BasicLead (partenaire industriel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet MLSN a pour objectif la mise au point d'un démonstrateur innovant permettant la visualisation et l'analyse en temps réel des interactions sociales multiplexes et multi-niveaux. Ce démonstrateur est un outil générique d'aide à la décision qui peut potentiellement s'adapter à de multiples contextes industriels. MLSN s'inspire des découvertes les plus récentes de la recherche académique en matière de techniques d'élaboration de graphes et d'analyse des réseaux sociaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cleantech Incubation Europe (CIE ; INTERREG IVc), membre du comité éditorial – 2012-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Académiques : TU Delft, Politecnico Turin, Szent Istvan University, ENSTA ParisTech</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Collectivités territoriales : Ville de Delft, Turin, Peterborough, Helsinki, Conseil Général de l’Essonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Clusters d’incubation : I3P (Turin), Green Net Finland, Novagreen (Essonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleantech Incubation Europe (CIE) focuses on supporting and stimulating entrepreneurs & SME's working in the field of clean technology (green, sustainable products, services and processes). The field of cleantech is new and many municipalities and cities try to formulate stronger and more effective policies around clean tech incubators. They notice it is not only necessary to set up an incubator, but also to have complementary policies to provide a positive business climate. CIE helps authorities to choose suitable policy interventions/instruments, attuned to their own local/regional situation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interconnexions Transports en commun Technologies Câbles (I2TC ; FUI 17) – 2014-2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Industriels : Eiffage Construction Métallique, POMA, RATP, VIbrant DEsign, CDVIA</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Académiques : Laboratoire de Géographie Physique (CNRS / Université Paris 1), UEA (ENSTA ParisTech), Laboratoire de Tribologie et Dynamique des Systèmes (CNRS / Ecole Centrale de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet I2TC est un projet de recherche industrielle qui a pour finalité de créer et renforcer une filière d’excellence française dans le domaine du transport urbain par câbles.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objectif de la recherche consiste à :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-- Débloquer les freins de toute nature qui limitent actuellement le développement des transports urbains par câbles en France</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-- Offrir de nouvelles solutions opérationnelles aux donneurs d’ordre pour franchir les obstacles physiques à l’extension des Transports en Commun et/ou desservir les quartiers isolés des TC</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-- Proposer un panel de solutions innovantes pour intégrer de manière optimale le triptyque « cabine-pylône-gare » en contexte urbain</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-- Améliorer la fluidité globale et les interconnexions entre les transports en commun et les technologies câbles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flux technologiques et Innovations Duales (FID ; DGA) – 2014-2015. Durée : 12 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école DGA conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FID a pour objet de produire des cartographies sur longue période des flux technologiques à partir de données de citations de brevets. Il s’agit ensuite de situer sur ces cartes les innovations à caractère dual, et voir comment cette dualité se transforme dans le temps.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mapping the technological flows from patent citations: a case study of the top EU R&D leaders – 2014-2015. Durée : 12 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet en partenariat avec le JCR-IPTS (Commission Européenne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This study is the output of a collaboration between the European Commission JRC-IPTS, Knowledge for Growth unit and the Unité d'Economie Appliquée of the ENSTA ParisTech. This work is based on the patents dataset constituted in the frame of a common project between the European Commission JRC and the OECD. This joint study aims at depicting the knowledge flows which characterizes the innovative activities of the world’s top corporate R&D investors. Exploiting the rich information contained in the patents citations and the metrics developed in the Influence Graph Theory, this study is an attempts to illustrate the micro-foundations of technological knowledge creation. It examines the knowledge flows through the characterization of the relationships or connections between technologies per se and between technologies within firms. These analyses open several windows for future investigations on the determinants of knowledge creation, the geographical organization of knowledge production and on the relationships between the patterns of knowledge creation and the corporate performances.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PAysage technologiquE défenSE (PAESE ; DGA) – 2015-2016. Durée : 12 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école DGA conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des spécialisations technologiques des entreprises et des territoires (« micro-régions ») à partir des données de citations de brevets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CoR&D - 2016-...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRD propose d’optimiser un potentiel d’innovation à partir d'une analyse de portefeuille de brevets. Les outils utilisés sont issus de travaux menés au sein de l’UEA (Unité d’Economie Appliquée) de l’ENSTA ParisTech. Ils associent trois dimensions clés d’une stratégie d’innovation : la technologie, l'entreprise et le territoire. CoR&D a été primé à la Journée de l'Innovation Technologique 2016 de l'ENSTA ParisTech. CoRD est le support académique de GraphMyTech (cf. infra).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMT - 2017-...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GraphMyTech (GMT) est la première spinoff de l'UEA, portée par moi-même et François-Xavier Meunier. GMT est une &amp;quot;solution d'intelligence technologique&amp;quot; à destination des services de valorisation brevets / académiques, des directions R&D, des collectivités territoriales en charge de l'organisation et de la promotion de la recherche et du développement économique local, des laboratoires scientifiques, etc. Donnez une valeur à vos brevets et à vos publications scientifiques, scénarisez votre développement technologique, évaluez la cohérence d'acquisition de start-ups ou de portefeuilles de brevets, identifiez les partenaires ayant des compétences scientifiques et techniques complémentaires aux vôtres, etc. Le projet intègre le programme GenesisLab d'Incuballiance en mai 2017. Un démonstrateur technique de la solution existe : pour voir GMT en action, contactez-moi.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PAysage technologiquE défenSE 3 (PAESE3 ; DGA) – 2017-2018. Durée : 12 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école DGA conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAESE 3 a pour objectif de combiner des données de brevets et des données bibliométriques pour établir les liens entre la science et la technologie dans le domaine de la défense sur longue période.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AUtonomie STratégique et INnovation (AUSTIN ; DGA) – 2018-2021. Durée : 36 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école DGA conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objectif d’AUSTIN est d’identifier les facteurs qui contribuent à l'autonomie stratégique d'une nation et qui promeuvent la soutenabilité de sa BITD par l'innovation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Solutions Technologies & Propriété Intellectuelle (TIPS ; ASTRID Maturation) – 2020-2022. Durée : 24 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires PME :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Onomia, Courtois Lebel, GMT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En associant les technologies développées par GMT, Onomia et celles provenant de l’UEA, TIPS offre aux industriels et aux pouvoirs publics les prémisses (niveau TRL 5-6 à son issue) d’un outil logiciel de prospective technologique permettant d’analyser un système technique sur la longue période au sein d’un environnement technologique complexe et mouvant tout en intégrant – avec le soutien du cabinet d’avocats Courtois Lebel – les risques réglementaires et juridiques associés aux orientations technologiques des projets de R&D.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anticipation stratégique pour une Blockchain duale (FireBall ; AID) – 2021-2023. Durée : 36 mois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet école AID conduit par l'UEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse systématique et prospective des innovations blockchain afin de permettre un pilotage d’un transfert technologique et méthodologique au sein des armées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécialisations industrielles des PECO membres de l’Union européenne sur la période 1992-2018 : Une lecture structurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Anedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.119-147. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18063-0.p.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04977968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring comparative advantages of national industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poindron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, hors-série (HS1), pp.37-37. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’intégration au sein de l’espace économique méditerranéen au tournant du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.11-35. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18063-0.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04977973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Network Analysis to Combat Organized Crime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal on criminology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/ijc.12.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05287250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interactions in global trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poindron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-025-10061-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05190240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de connaissances des entreprises de Défense et capacités d'absorption des technologies de l'Intelligence Artificielle (IA) : Outils de modélisation et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05421993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of complex product industries: The case of the space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, hors-série (HS1), pp.39-39. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05318223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intersection of technological trajectories : The case of medical instrumentation and artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Abstract Booklet Economics, Management and Engineering of Innovation : Trajectories and Perspectives of Systemic Innovations., 2025 (HS1), pp.29. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05318207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification technologique de Google sur la décennie 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Anedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 51 (3), pp.95-127. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.051.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic analysis of the technological trajectory at company level based on patent data: The case of Sanofi's vaccine technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102746. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition en R&D : une étude à partir de données de co-inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.89-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes stratégiques, mobilité et performance des entreprises: le cas des grandes entreprises non financières américaines au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.177-204. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13811-2.p.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres couvrants d’un graphe d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories stratégiques de Rumelt revisitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.113-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie Appliquée, une renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Domin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.11-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11904-3.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03311373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des techniques structurales à l’analyse des processus d’innovation : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The centrality of regions in corporate knowledge flows and the implications for Smart Specialisation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (10), pp.1366-1376. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2019.1619923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et collaborations interindustrielles : une analyse par les brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.141-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie stratégique d'un pays : une analyse en termes de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Défense Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 832, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’innovation technologique des entreprises : une analyse autour du concept d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (4), pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires dans la production de connaissances technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.1009-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The centrality of regions in corporate knowledge flows and the implications for Smart Specialisation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises aérospatiales de défense : quelles cohérences technologiques de leur R&D ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is “free” innovation “ordinary” innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Multi-scale innovation, 25, pp.239-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique et flux intra- et inter-territoriaux de connaissances technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Structures industrielles, stratégies d’entreprise et innovation, 50, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.050.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, exploitation et cohérence technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (3), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique : indicateurs structuraux sur les relations interafricaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (3), pp.167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance et amplification des influences dans les structures linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (3), pp.143-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour au ratio de spécialisation pour interpréter les stratégies de développement des entreprises non financières : Europe et États-Unis, 1992-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (1), pp.5-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errements du capitalisme cognitif ? Éléments de réponse à la critique de Fine, Jeon et Gimm (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1-2), pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial : travail, valeur et répartition dans le capitalisme cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1-2), pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre capitalisme cognitif et capitalisme mafieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°6, Avril, pp.74-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur les transformations de la Mafia-Entreprise en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illussio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6/7, pp.33-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de la globalisation des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.49-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme cognitif et économie institutionnelle comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafia et capitalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LIX (1), pp.23-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00263672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de la connaissance et de l'immatériel, entre théorie et histoire : du capitalisme industriel au capitalisme cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43-44, pp.17-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restructurations aux regards du capitalisme cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards - Les Cahiers de Syndex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of 4th Industrial Revolution technologies in defense innovation in the Indo-Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Bordeaux Workshop on Defence Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux School of Economics, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Damala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of the space launchers industry: A comparison between U.S. vs. European R&amp;D policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche sur l'innovation, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05422001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interactions in global trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poindron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Bordeaux Workshop on Defence Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux School of Economics, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of artificial intelligence in the evolution of innovation trajectories in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of the Digital Transformation Society - DTS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dipartimento di Studi Aziendali e Quantitativi, Parthenope University, Naples; Paris School of Business, May 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la bioinformatique dans la R&D vaccins de Sanofi durant la décennie 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie Business School, Dec 2024, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la crise de productivité des Big Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition de la conférence internationale DisrupTechs-Agora (DTA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie Business School; Fabrique du Futur; Réseau de Recherche sur l'Innovation (RRI), Dec 2024, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireball - Fourth Industrial REvolution: Blockchain & Artificial inteLLigence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération CIEDS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire d'Etudes pour la Défense et la Sécurité, Jun 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04164556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du technosystème blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI, Nov 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a social scientist become a deeptech entrepreneur? The strengths and limitations of the Paris-Saclay academic innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Start-Up Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UEA, ENSTA Paris, Oct 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de développement technologique de Google est-elle résiliente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation; La Fabrique du Futur; Metis Lab - EM Normandie, Jun 2023, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04164515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique des nations cause-t-elle le développement économique ? Analyse à partir d’un panel de 34 pays (1993-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de l'Association française d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEP, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle et le développement des technologies vertes : le cas de la propulsion électrique et des systèmes de recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Clichy la Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de mesure de la qualité technologique des brevets : utilisation de l’analyse des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BETA'22: The 2nd International Conference on Business and Economics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Specialization Strategy and regional resilience: conceptual ambivalences and empirical linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the College of Europe (CoE); Délégation Générale du Québec in Brussels; Partnership with EAEPE, Research Area [X] and [D] (https://eaepe.org), May 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a social scientist become a deeptech entrepreneur? The strengths and limitations of the French academic innovation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03289520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude économétrique des déterminants de l'autonomie stratégique des nations par l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorgyles C.M. Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Szego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Economie de la défense et des conflits - IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les modèles structuraux de diffusion technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patent Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technological quality of patents: a graph theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the EPIP Association - IP and the Future of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Smart Specialization contribute to dynamic regional resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th ERSA Congress : Territorial Futures – Visions and scenarios for a resilient Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03326494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des graphes et données de brevets : vers de nouvelles mesures de la qualité technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patent Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de la trajectoire technologique à partir des brevets : le système technique « vaccins » du groupe Sanofi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elouaer-Mrizak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Imaginer le futur à partir du passé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Saint-Gobain-INSA Lyon "Ingénieurs Ingénieux"; Laboratoire S2HEP; Société Internationale Jean-Baptise Say; Réseau de Recherche sur l'Innovation, Dec 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to map the relations between technological and sectoral innovation systems: an application to transportation, energy and telecommunications industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBR 2019 conference on interdisciplinary business &amp; economics research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Convergence: An Exploration through the Transport, Energy and Telecommunications Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern Economic Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of biomedical engineering technologies: evidence from patent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNI Forum Innovation IX &amp; Summer School - "Innovation for Health, innovation for Life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Convergence: an exploration through transportation, energy and telecommunications industries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEAI 14th International Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panorama sur les innovations de la défense à partir de données de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres économiques de la défense - Observatoire Economique de la Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01798693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple pour représenter l’organisation de l’innovation technologique d’une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RRI – Forum Innovation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’activité d’innovation technologique autour d’une fonction : le cas du traitement des troubles digestifs par le microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RRI – Forum Innovation VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’interaction des systèmes régionaux d’innovation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interregional knowledge flows of top corporate R&D performers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The great regional awakening: new directions - Regional Studies Association Annual Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introverted or extroverted? Profiles of regional technological interconnectedness in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Conference of the Western Economic Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geography of corporate knowledge flows across world regions: insights from the world leading R&D investors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAEE 2017: 10th European Meeting on Applied Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation agile : pratiques, théories, définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie stratégique d'un pays : une analyse en termes de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Economie de défense, IRSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technological resilience of regions: The case of European technology market, 2000-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92nd Annual Conference of the Western Economic Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique et dynamiques cognitives des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Centre de Recherche en Gestion, Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Gestion, Ecole Polytechnique, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching regional and top R&D spenders’ knowledge networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafini Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTER conference on Changing patterns of territorial policy: smart specialisation and innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association &amp; European Commission, Sep 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique et flux intra- et inter-territoriaux de connaissances technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation VII - 20 ans d'Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI - Réseau de Recherche sur l'Innovation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience des territoires dans la production de connaissances codifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du Réseau de Recherche sur l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Creil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des dominances impulsées par un arc dans un graphe d’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration de l’Afrique et méga-accords commerciaux régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nations Unies - Commission Economique pour l'Afrique; Organisation Mondiale du Commerce, Oct 2015, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la résilience des territoires dans la production de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Balkint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICEE, Université Paris 3, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recentrage des entreprises non financières : un nouveau regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis: the amplification by loops and circuits in the representative graphs of square matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Matrix Analysis and Applications (ICMAA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic dominance theory and the evolving structure of international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Input-Output Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Input-Output Association (IIOA), Jun 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités structurales au sein de l'espace économique méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libéralisation commerciale et dynamique des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de l’analyse structurale de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 6 (2), 2021, Technologie et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques des spécialisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. , 2017, 978-1-78405-266-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01560236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Specialization Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press. , 9, 2017, Smart Innovation Set, 9781848219878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme cognitif et nouvelles dominances économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lebert. EUE, 2012, 978-3841788917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term performance of innovation systems in East Asian developing countries: A structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son Thi Kim Le. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in East Asia: Contexts and relevant cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2024, 9782875747839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retard de Sanofi dans la course au vaccin contre la Covid- 19 : raisons technologiques, managériales et institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest, Joëlle; Bocquet, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginer le futur à partir du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Business and Innovation, 9782875745279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04013105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retard de Sanofi dans la course au vaccin contre la Covid-19. Raisons technologiques, managériales et institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forest, Joëlle; Bocquet, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginer le futur à partir du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Peter lang, pp.187-220, 2023, Business &amp; Innovation, 9782875745286. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the blockchain technosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Anedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Addatto; Camille Aouinaït; Son Thi Kim Le; Michelle Mongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation ecosystems in the new economic era: Digital revolution and ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.157-179, 2023, 978-2-87574-524-8. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04164492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopharmacie, les &amp;quot;big pharma&amp;quot;, les réseaux et ... les vaccins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis; Laurent Adatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise pandémique : dangers et opportunités d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.121-127, 2022, 9782304052541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defense aerospace firms: what are the technological coherence of their R&D?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Zyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Barbaroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disruptive technology and defence innovation ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-103, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies and inter-industrial collaborations: a patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic innovation: entrepreneurial strategies and market dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Wiley; ISTE, pp.111-142, 2020, Innovation in Engineering and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02977190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des pays du pourtour méditerranéen dans les échanges internationaux de biens industriels : une approche structurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karima Bounemra Ben Soltane; Azzedine Ghoufrane; Nassim Oulmane; Mustapha Sadni Jallab; Gerardo Thielen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce international, croissance et devenir de l’intégration en méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions PubliSud, 2013, 978-2-36291-043-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des échanges sectoriels de l'espace économique méditerranéen sur longue période</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalisme cognitif et nouvelles dominances économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUE, 2012, 978-3841788917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie du commerce international de biens industriels : 1980-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalisme cognitif et nouvelles dominances économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUE, 2012, 978-3841788917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol del conocimiento en la dinámica de largo plazo del capitalismo. La hipótesis del capitalismo cognitivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalismo cognitivo. Renta, saber y valor en la época posfordista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prometeo Libros, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalismo cognitivo y capitalismo mafioso en la globalización del capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalismo cognitivo. Renta, saber y valor en la época posfordista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prometeo Libros, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Etats-Unis aux pays du Maghreb : les cheminements de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lequeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Haddar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles stratégies de développement pour les pays maghrébins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASECTU et PS2D, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges industriels entre les pays du bassin méditerranéen : application d’un nouvel algorithme de clustering sur données de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Zyla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hakim Ben Hammouda; Nassim Oulmane; René Sandretto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence en Méditerranée : attractivité, investissements internationaux et délocalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2009, 978-2296101197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uloga znanja u dinamici dugog razdoblja kapitalizma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kognitivni kapitalizam – Znanje i financije u postfordistickom razdoblju</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politicka Kultura, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ruolo della conoscenza nella dinamica di lungo periodo del capitalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Vercellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Vercellone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalismo cognitivo. Conoscenza e finanza nell'epoca postfordista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manifestolibri, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la dominance économique, commerce et flux de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://rrifr.univ-littoral.fr/edito-du-mois-de-septembre-2017/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01581457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Dosquet (2017), L’innovation agile : guide de survie dans un monde en disruption, DataPro, Paris, ENI Éditions, 190 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.053.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'affectation des entreprises diversifiées dans les catégories stratégiques de Rumelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance, dependence and interdependence in linear structures. A theoretical model and an application to the international trade flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la distribution bimodale du ratio de spécialisation des entreprises non financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des notions de confiance et de proximité dans l'étude des processus de R&D pharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04134071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DD3A009"/>
+    <w:nsid w:val="2058EA0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CB19B0C"/>
+    <w:nsid w:val="3BD7E78A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9FD72EF0"/>
+    <w:nsid w:val="B15B129C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84BF2659"/>
+    <w:nsid w:val="14C9D5D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E5CE0161"/>
+    <w:nsid w:val="58439030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4D5D7611"/>
+    <w:nsid w:val="694F79B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AB6E1B46"/>
+    <w:nsid w:val="D7353B8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2178DF70"/>
+    <w:nsid w:val="80CA1067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AF814193"/>
+    <w:nsid w:val="07AEF5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="182B7928"/>
+    <w:nsid w:val="02C90A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7373236E"/>
+    <w:nsid w:val="EF1BFAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9DBBD387"/>
+    <w:nsid w:val="B1D15499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CB056884"/>
+    <w:nsid w:val="A530DD62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2149,51 +2149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-lebert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7058-461X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150817010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbaroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18063-0.p.0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Anedda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18063-0.p.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poindron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.12.1.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10061-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elouaer-Mrizak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.051.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida El Younsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13811-2.p.0177" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafini Dosso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1619923" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauconnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zyla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0247" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.050.0043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lantner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vercellone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Szego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgyles C.M. Kouakou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Healy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024381v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20656" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1296856" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291506v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lequeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zyla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.053.0217" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrochon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-lebert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7058-461X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150817010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Anedda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18063-0.p.0119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poindron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18063-0.p.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.12.1.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10061-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbaroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elouaer-Mrizak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.051.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida El Younsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13811-2.p.0177" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafini Dosso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1619923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauconnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zyla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.050.0043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lantner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213462v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vercellone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Szego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgyles C.M. Kouakou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Healy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168314v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013105v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1296856" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20656" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977183v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02977190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213554v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lequeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zyla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.053.0217" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825477v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrochon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>