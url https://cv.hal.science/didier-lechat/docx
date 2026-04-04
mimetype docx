--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -742,243 +742,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Pizan et ses doubles dans le texte et les enluminures du Livre du duc des vrais amants (BnF fr. 836 et BL Harley 4431)</w:t>
+                <w:t xml:space="preserve">Les démons familiers de Froissart, ou les éclairages croisés de la fable et de l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe colloque international consacré à Christine de Pizan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'autoportrait dans la littérature française : Du Moyen Âge au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nantes, France. pp.31-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.54426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740496v1</w:t>
+                <w:t xml:space="preserve">hal-00740469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sort et présentation des traductions de Valère Maxime aux XVe et XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Accès aux textes médiévaux du Moyen Âge au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michèle Guéret-Laferté; Claudine Poulouin; David Fiala; Patrick Taïeb, Dec 2008, Mont-Saint-Aignan, France. pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démons familiers de Froissart, ou les éclairages croisés de la fable et de l'Histoire</w:t>
+                <w:t xml:space="preserve">Christine de Pizan et ses doubles dans le texte et les enluminures du Livre du duc des vrais amants (BnF fr. 836 et BL Harley 4431)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'autoportrait dans la littérature française : Du Moyen Âge au XVIIe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIIIe colloque international consacré à Christine de Pizan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Loba, Jul 2012, Poznan, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.54426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00740469v1</w:t>
+                <w:t xml:space="preserve">hal-00740496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Maxime au miroir de Simon de Hesdin</w:t>
               </w:r>
@@ -1027,165 +1027,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Froissart par Jean Froissart, de l'autofiction poétique à l'autobiographie ?</w:t>
+                <w:t xml:space="preserve">Les enluminures du Valère Maxime français : une glose en images de l'activité traductrice au service du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Jean Froissart par Jean Froissart, de l'autofiction poétique à l'autobiographie ?]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lleida, Espagne. pp.133-146</w:t>
+              <w:t xml:space="preserve">Troisième volet du cycle - Littérature et illustration : L'Oeuvre abymée : réflexivité iconique et textuelle, du Moyen Age au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740494v1</w:t>
+                <w:t xml:space="preserve">hal-00740493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enluminures du Valère Maxime français : une glose en images de l'activité traductrice au service du pouvoir</w:t>
+                <w:t xml:space="preserve">Jean Froissart par Jean Froissart, de l'autofiction poétique à l'autobiographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième volet du cycle - Littérature et illustration : L'Oeuvre abymée : réflexivité iconique et textuelle, du Moyen Age au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">[Jean Froissart par Jean Froissart, de l'autofiction poétique à l'autobiographie ?]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lleida, Espagne. pp.133-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740493v1</w:t>
+                <w:t xml:space="preserve">hal-00740494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1881,303 +1881,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Les enluminures du Valère Maxime français. Une glose en images de l'activité traductrice au service du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Michèle Guéret-Laferté; Didier Lechat et; Laurence Mathey-Maille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Pascal; Marie-Ève Thérenty; Trung Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions au Moyen Âge. Un objet littéraire</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 522, Classiques Garnier, pp.59-84, 2021, (Rencontres), 978-2-406-11980-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11982-1.p.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025658v1</w:t>
+                <w:t xml:space="preserve">hal-04334751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Pizan et la lecture féminine</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dominique Demartini; Claire Le Ninan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guéret-Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathey-Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Guéret-Laferté; Didier Lechat et; Laurence Mathey-Maille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses et filiations dans l'œuvre de Christine de Pizan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 516, Classiques Garnier, pp.133-152, 2021, (Rencontres), 978-2-406-11890-9. </w:t>
+              <w:t xml:space="preserve">Les émotions au Moyen Âge. Un objet littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11892-3.p.0133⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-20, 2021, (Les colloques de la société de langues et littératures médiévales d'oc et d'oïl), 978-2-600-16312-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334762v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enluminures du Valère Maxime français. Une glose en images de l'activité traductrice au service du pouvoir</w:t>
+                <w:t xml:space="preserve">Christine de Pizan et la lecture féminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Pascal; Marie-Ève Thérenty; Trung Tran. </w:t>
+              <w:t xml:space="preserve">Dominique Demartini; Claire Le Ninan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 522, Classiques Garnier, pp.59-84, 2021, (Rencontres), 978-2-406-11980-7. </w:t>
+              <w:t xml:space="preserve">Genèses et filiations dans l'œuvre de Christine de Pizan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 516, Classiques Garnier, pp.133-152, 2021, (Rencontres), 978-2-406-11890-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11982-1.p.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11892-3.p.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334751v1</w:t>
+                <w:t xml:space="preserve">hal-04334762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de lecture et postures d'autorité dans &amp;quot;Le Livre des épîtres du débat sur le&amp;quot; Roman de la Rose</w:t>
               </w:r>
@@ -2541,169 +2541,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gens de ce temps present n'ont cure se de brieté non. Une compilation à l'usage de l'homme pressé du XVe siècle : le Valère Maxime français</w:t>
+                <w:t xml:space="preserve">Poétique de la chanson de croisade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Millet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire court. L'esthétique de la brièveté dans la littérature du Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.121-136, 2011, 978-2-87854-549-4</w:t>
+              <w:t xml:space="preserve">La circonstance lyrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Peter Lang, pp.55-66, 2011, (Documents pour l'histoire des Francophonies. Théories), 978-90-5201-759-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740452v1</w:t>
+                <w:t xml:space="preserve">hal-00740454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique de la chanson de croisade</w:t>
+                <w:t xml:space="preserve">Les gens de ce temps present n'ont cure se de brieté non. Une compilation à l'usage de l'homme pressé du XVe siècle : le Valère Maxime français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La circonstance lyrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, Peter Lang, pp.55-66, 2011, (Documents pour l'histoire des Francophonies. Théories), 978-90-5201-759-4</w:t>
+              <w:t xml:space="preserve">Faire court. L'esthétique de la brièveté dans la littérature du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.121-136, 2011, 978-2-87854-549-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740454v1</w:t>
+                <w:t xml:space="preserve">hal-00740452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2978,51 +2978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Duport" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gueret-Laferte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gaucher-R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17031-0.p.0137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gu&#233;ret-Lafert&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/SLLMOO/article/view/SLLMOO_23_9-20/html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11892-3.p.0133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05964-6.p.0239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.udl.cat/server/api/core/bitstreams/7587c14f-ec21-4623-9d02-7dee131cad8e/content" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Pizan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Duport" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gueret-Laferte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gaucher-R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17031-0.p.0137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gu&#233;ret-Lafert&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/SLLMOO/article/view/SLLMOO_23_9-20/html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11892-3.p.0133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05964-6.p.0239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.udl.cat/server/api/core/bitstreams/7587c14f-ec21-4623-9d02-7dee131cad8e/content" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Pizan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>