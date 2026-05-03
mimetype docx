--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -72,775 +72,835 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Livre du duc des vrais amants. Étude littéraire des vers 1-504</w:t>
+                <w:t xml:space="preserve">« Mise en débat et rhétorique judiciaire : du jeu-parti au jugement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Agrégation lettres 2017, 16, [23 p.]</w:t>
+              <w:t xml:space="preserve">Critica del testo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXVII (3), pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149626v1</w:t>
+                <w:t xml:space="preserve">hal-05597560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Livre du duc des vrais amants. Étude littéraire des vers 1-504</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Agrégation lettres 2017, 16, [23 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vocation poétique de Charles d'Orléans dans &amp;quot;la Retenue d'Amours&amp;quot; et les &amp;quot;Ballades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers textuel 34/44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Charles d'Orléans, une aventure poétique, 34, pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de lecture et postures d'autorité dans &amp;quot;Le Livre des épîtres du débat sur le&amp;quot; Roman de la Rose</w:t>
+                <w:t xml:space="preserve">« La fonction de prologue des Cent ballades de Christine de Pizan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études : Correspondances et critique littéraire, XVe-XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Göttingen, Allemagne. pp.15-29</w:t>
+              <w:t xml:space="preserve">"Forgier choses jolies, à mon commencement plus legieres". La lyrique de Christine de Pizan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Demartini, Claire Le Ninan (Sorbonne Nouvelle, CERAM/EA 173), Gabriella Parussa (Sorbonne Université, STIH), Mar 2026, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030698v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lectrice</w:t>
+                <w:t xml:space="preserve">Pratiques de lecture et postures d'autorité dans &amp;quot;Le Livre des épîtres du débat sur le&amp;quot; Roman de la Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Colloque international "Christine de Pizan" : Genèses et filiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.133-152</w:t>
+              <w:t xml:space="preserve">Journées d'études : Correspondances et critique littéraire, XVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Allemagne. pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030697v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lecteur dans : &amp;quot;Le Livre du duc des vrais amants</w:t>
+                <w:t xml:space="preserve">La lectrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : « A tous ditteurs » : Le Livre du duc des vrais amants de Christine de Pizan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Demartini; Didier Lechat; Gabriella Parussa; Anne Paupert; Vanessa Obry, Nov 2016, Paris, France. pp.12-22</w:t>
+              <w:t xml:space="preserve">10e Colloque international "Christine de Pizan" : Genèses et filiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149988v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« A tous ditteurs » : Le Livre du duc des vrais amants de Christine de Pizan.</w:t>
+                <w:t xml:space="preserve">Le Lecteur dans : &amp;quot;Le Livre du duc des vrais amants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes de la journée d'étude organisée le 26 novembre 2016 à l'Université Sorbonne Nouvelle Paris 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : « A tous ditteurs » : Le Livre du duc des vrais amants de Christine de Pizan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Demartini; Didier Lechat; Gabriella Parussa; Anne Paupert; Vanessa Obry, Nov 2016, Paris, France. pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215883v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que se vêtir veut dire dans &amp;quot;Le Livre du duc des vrais amants</w:t>
+                <w:t xml:space="preserve">« A tous ditteurs » : Le Livre du duc des vrais amants de Christine de Pizan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paupert Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Voir l’habit Discours et images du vêtement du Moyen Âge au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Danièle Duport; Pascale Mounier, Mar 2014, Caen, France. pp.155-167</w:t>
+              <w:t xml:space="preserve">actes de la journée d'étude organisée le 26 novembre 2016 à l'Université Sorbonne Nouvelle Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149980v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et réception du Chemin de longue étude par Jean Chaperon (1549)</w:t>
+                <w:t xml:space="preserve">Ce que se vêtir veut dire dans &amp;quot;Le Livre du duc des vrais amants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Convegno Internazionale : Christine de Pizan [Traduzioni e riscritture ]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrizia Caraffi, Sep 2009, Bologne, Italie. pp.163-174</w:t>
+              <w:t xml:space="preserve">Colloque : Voir l’habit Discours et images du vêtement du Moyen Âge au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Duport; Pascale Mounier, Mar 2014, Caen, France. pp.155-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740491v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démons familiers de Froissart, ou les éclairages croisés de la fable et de l'Histoire</w:t>
+                <w:t xml:space="preserve">Traduction et réception du Chemin de longue étude par Jean Chaperon (1549)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'autoportrait dans la littérature française : Du Moyen Âge au XVIIe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VII Convegno Internazionale : Christine de Pizan [Traduzioni e riscritture ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrizia Caraffi, Sep 2009, Bologne, Italie. pp.163-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.54426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00740469v1</w:t>
+                <w:t xml:space="preserve">hal-00740491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sort et présentation des traductions de Valère Maxime aux XVe et XVIe siècles</w:t>
               </w:r>
@@ -958,381 +1018,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valère Maxime au miroir de Simon de Hesdin</w:t>
+                <w:t xml:space="preserve">Les démons familiers de Froissart, ou les éclairages croisés de la fable et de l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire les Anciens en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'autoportrait dans la littérature française : Du Moyen Âge au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nantes, France. pp.31-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.54426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740467v1</w:t>
+                <w:t xml:space="preserve">hal-00740469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enluminures du Valère Maxime français : une glose en images de l'activité traductrice au service du pouvoir</w:t>
+                <w:t xml:space="preserve">Valère Maxime au miroir de Simon de Hesdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième volet du cycle - Littérature et illustration : L'Oeuvre abymée : réflexivité iconique et textuelle, du Moyen Age au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Traduire les Anciens en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC (Limoges); THL(Caen); Traditions Romaines (Paris IV), Mar 2006, Limoges, France. pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740493v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Froissart par Jean Froissart, de l'autofiction poétique à l'autobiographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Jean Froissart par Jean Froissart, de l'autofiction poétique à l'autobiographie ?]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lleida, Espagne. pp.133-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enluminures du Valère Maxime français : une glose en images de l'activité traductrice au service du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième volet du cycle - Littérature et illustration : L'Oeuvre abymée : réflexivité iconique et textuelle, du Moyen Age au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tous ditteurs&amp;quot; : Le Livre du duc des vrais amants de Christine de Pizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paupert Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : "A tous ditteurs" : "Le Livre du duc des vrais amants" de Christine de Pizan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, 95 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1342,111 +1480,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exemple historique, norme et pédagogie de l’exemplarité du Moyen Âge au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 196 p., 2016, 978-2-84133-852-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1456,1382 +1594,1455 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Émotions au Moyen Âge. Un objet littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gueret-Laferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathey-Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 23, [273 p.], 2021, (Les colloques de la société de langues et littératures médiévales d'oc et d'oïl), 978-2-600-16312-5 [e-ISBN]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tous ditteurs, Le Livre du duc des vrais amants de Christine de Pizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paupert Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Demartini D. Lechat, G. Parussa, A. Paupert. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société de littérature courtoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, « A tous ditteurs, Le Livre du duc des vrais amants de Christine de Pizan »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre du duc des vrais amants [Christine de Pizan]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 37, 471 p., 2013, (Champion classiques. Série Moyen Âge), 978-2-7453-2633-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femme célèbre, une figure rayonnante</w:t>
+                <w:t xml:space="preserve">« Conclure un débat : palinodie et amende poétique dans les Jugements de Guillaume de Machaut »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Élisabeth Gaucher-Rémond. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Croizy-Naquet, Dominique Demartini, Michelle Szkilnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de soi mémoire d’un règne. Anne de Bretagne et Louise de Savoie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comment finir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2025, 978-2-37906-134-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17031-0.p.0137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04878836v1</w:t>
+                <w:t xml:space="preserve">hal-05597567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enluminures du Valère Maxime français. Une glose en images de l'activité traductrice au service du pouvoir</w:t>
+                <w:t xml:space="preserve">Femme célèbre, une figure rayonnante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Catherine Pascal; Marie-Ève Thérenty; Trung Tran. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Gaucher-Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Gaucher-Rémond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au XXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11982-1.p.0059⟩</w:t>
+              <w:t xml:space="preserve">Mémoire de soi mémoire d’un règne. Anne de Bretagne et Louise de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83, Classiques Garnier, pp.137-165, 2024, (Bibliothèque de la Renaissance), 978-2-406-17029-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17031-0.p.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334751v1</w:t>
+                <w:t xml:space="preserve">hal-04878836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guéret-Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathey-Maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Guéret-Laferté; Didier Lechat et; Laurence Mathey-Maille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions au Moyen Âge. Un objet littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-20, 2021, (Les colloques de la société de langues et littératures médiévales d'oc et d'oïl), 978-2-600-16312-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Pizan et la lecture féminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Demartini; Claire Le Ninan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses et filiations dans l'œuvre de Christine de Pizan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 516, Classiques Garnier, pp.133-152, 2021, (Rencontres), 978-2-406-11890-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11892-3.p.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de lecture et postures d'autorité dans &amp;quot;Le Livre des épîtres du débat sur le&amp;quot; Roman de la Rose</w:t>
+                <w:t xml:space="preserve">Les enluminures du Valère Maxime français. Une glose en images de l'activité traductrice au service du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz; Franziska Meier. </w:t>
+              <w:t xml:space="preserve">Catherine Pascal; Marie-Ève Thérenty; Trung Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Correspondances et critique littéraire. XVe-XXe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 522, Classiques Garnier, pp.59-84, 2021, (Rencontres), 978-2-406-11980-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11982-1.p.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04334728v1</w:t>
+                <w:t xml:space="preserve">hal-04334751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ballade aux frontières de l'épistolaire</w:t>
+                <w:t xml:space="preserve">Pratiques de lecture et postures d'autorité dans &amp;quot;Le Livre des épîtres du débat sur le&amp;quot; Roman de la Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz; Franziska Meier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Correspondances et critique littéraire. XVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 440, Classiques Garnier, pp.15-29, 2020, (Rencontres), 978-2-406-09866-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149609v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication poétique et émotions chez Christine de Pizan et Alain Chartier. Les relations asymétriques du poète et de ses lecteurs</w:t>
+                <w:t xml:space="preserve">La ballade aux frontières de l'épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un territoire à géographie variable. La communication littéraire au temps de Charles VI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.65-81, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294824v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine et ses doubles dans le texte et les enluminures du Livre du duc des vrais amants (BnF fr. 836 et BL Harley 4431)</w:t>
+                <w:t xml:space="preserve">Communication poétique et émotions chez Christine de Pizan et Alain Chartier. Les relations asymétriques du poète et de ses lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens, rhétorique et musique. Etudes réunies en hommage à Jacqueline Cerquiglini-Toulet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un territoire à géographie variable. La communication littéraire au temps de Charles VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Classiques Garnier numérique, pp.239-270, 2017, (Rencontres n°271, Série Civilisation médiévale n°20), 978-2-406-05964-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05964-6.p.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294813v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Froissart par Jean Froissart : de l’autofiction poétique à l’autobiographie ?</w:t>
+                <w:t xml:space="preserve">Christine et ses doubles dans le texte et les enluminures du Livre du duc des vrais amants (BnF fr. 836 et BL Harley 4431)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartografies de l’ànima. Identitat, Memòria i Escriptura</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.133-146, 2014, (Verum et Pulchrum Medium Aevum), 978-84-9975-517-5</w:t>
+              <w:t xml:space="preserve">Sens, rhétorique et musique. Etudes réunies en hommage à Jacqueline Cerquiglini-Toulet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (21), H. Champion, pp.689-702, 2015, (Colloques, congrès et conférences sur le Moyen âge), 978-2-7453-2976-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878811v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique de la chanson de croisade</w:t>
+                <w:t xml:space="preserve">Jean Froissart par Jean Froissart : de l’autofiction poétique à l’autobiographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Millet. </w:t>
+              <w:t xml:space="preserve">Isabel Grifoll; Julián Acebrón; Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La circonstance lyrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 22, Peter Lang, pp.55-66, 2011, (Documents pour l'histoire des Francophonies. Théories), 978-90-5201-759-4</w:t>
+              <w:t xml:space="preserve">Cartografies de l’ànima. Identitat, Memòria i Escriptura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagès Editors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-146, 2014, (Verum et Pulchrum Medium Aevum), 978-84-9975-517-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740454v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gens de ce temps present n'ont cure se de brieté non. Une compilation à l'usage de l'homme pressé du XVe siècle : le Valère Maxime français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire court. L'esthétique de la brièveté dans la littérature du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.121-136, 2011, 978-2-87854-549-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de la chanson de croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Millet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La circonstance lyrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Peter Lang, pp.55-66, 2011, (Documents pour l'histoire des Francophonies. Théories), 978-90-5201-759-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre du duc des vrais amants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Pizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2978,51 +3189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Duport" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gueret-Laferte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gaucher-R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17031-0.p.0137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gu&#233;ret-Lafert&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/SLLMOO/article/view/SLLMOO_23_9-20/html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11892-3.p.0133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05964-6.p.0239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.udl.cat/server/api/core/bitstreams/7587c14f-ec21-4623-9d02-7dee131cad8e/content" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Pizan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149626v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Duport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gueret-Laferte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gaucher-R&#233;mond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17031-0.p.0137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gu&#233;ret-Lafert&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/SLLMOO/article/view/SLLMOO_23_9-20/html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11892-3.p.0133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05964-6.p.0239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.udl.cat/server/api/core/bitstreams/7587c14f-ec21-4623-9d02-7dee131cad8e/content" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Pizan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>