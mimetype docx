--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -133,201 +133,210 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critica del testo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, XXVII (3), pp.83-99</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, XXVII (3), pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23744/5901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre du duc des vrais amants. Étude littéraire des vers 1-504</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Agrégation lettres 2017, 16, [23 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vocation poétique de Charles d'Orléans dans &amp;quot;la Retenue d'Amours&amp;quot; et les &amp;quot;Ballades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers textuel 34/44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Charles d'Orléans, une aventure poétique, 34, pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -337,987 +346,987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fonction de prologue des Cent ballades de Christine de Pizan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Forgier choses jolies, à mon commencement plus legieres". La lyrique de Christine de Pizan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Demartini, Claire Le Ninan (Sorbonne Nouvelle, CERAM/EA 173), Gabriella Parussa (Sorbonne Université, STIH), Mar 2026, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de lecture et postures d'autorité dans &amp;quot;Le Livre des épîtres du débat sur le&amp;quot; Roman de la Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études : Correspondances et critique littéraire, XVe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Göttingen, Allemagne. pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lectrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque international "Christine de Pizan" : Genèses et filiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lecteur dans : &amp;quot;Le Livre du duc des vrais amants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : « A tous ditteurs » : Le Livre du duc des vrais amants de Christine de Pizan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Demartini; Didier Lechat; Gabriella Parussa; Anne Paupert; Vanessa Obry, Nov 2016, Paris, France. pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A tous ditteurs » : Le Livre du duc des vrais amants de Christine de Pizan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paupert Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes de la journée d'étude organisée le 26 novembre 2016 à l'Université Sorbonne Nouvelle Paris 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que se vêtir veut dire dans &amp;quot;Le Livre du duc des vrais amants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Voir l’habit Discours et images du vêtement du Moyen Âge au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle Duport; Pascale Mounier, Mar 2014, Caen, France. pp.155-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et réception du Chemin de longue étude par Jean Chaperon (1549)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Convegno Internazionale : Christine de Pizan [Traduzioni e riscritture ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrizia Caraffi, Sep 2009, Bologne, Italie. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sort et présentation des traductions de Valère Maxime aux XVe et XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Accès aux textes médiévaux du Moyen Âge au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michèle Guéret-Laferté; Claudine Poulouin; David Fiala; Patrick Taïeb, Dec 2008, Mont-Saint-Aignan, France. pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Pizan et ses doubles dans le texte et les enluminures du Livre du duc des vrais amants (BnF fr. 836 et BL Harley 4431)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe colloque international consacré à Christine de Pizan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anna Loba, Jul 2012, Poznan, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démons familiers de Froissart, ou les éclairages croisés de la fable et de l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autoportrait dans la littérature française : Du Moyen Âge au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nantes, France. pp.31-47, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.54426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Maxime au miroir de Simon de Hesdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire les Anciens en Europe du Quattrocento à la fin du XVIIIe siècle : d'une renaissance à une révolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHIC (Limoges); THL(Caen); Traditions Romaines (Paris IV), Mar 2006, Limoges, France. pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Froissart par Jean Froissart, de l'autofiction poétique à l'autobiographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Jean Froissart par Jean Froissart, de l'autofiction poétique à l'autobiographie ?]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lleida, Espagne. pp.133-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enluminures du Valère Maxime français : une glose en images de l'activité traductrice au service du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième volet du cycle - Littérature et illustration : L'Oeuvre abymée : réflexivité iconique et textuelle, du Moyen Age au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1327,150 +1336,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tous ditteurs&amp;quot; : Le Livre du duc des vrais amants de Christine de Pizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paupert Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : "A tous ditteurs" : "Le Livre du duc des vrais amants" de Christine de Pizan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, 95 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1480,111 +1489,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exemple historique, norme et pédagogie de l’exemplarité du Moyen Âge au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 196 p., 2016, 978-2-84133-852-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1594,319 +1603,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Émotions au Moyen Âge. Un objet littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gueret-Laferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathey-Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 23, [273 p.], 2021, (Les colloques de la société de langues et littératures médiévales d'oc et d'oïl), 978-2-600-16312-5 [e-ISBN]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tous ditteurs, Le Livre du duc des vrais amants de Christine de Pizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paupert Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Demartini D. Lechat, G. Parussa, A. Paupert. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société de littérature courtoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, « A tous ditteurs, Le Livre du duc des vrais amants de Christine de Pizan »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre du duc des vrais amants [Christine de Pizan]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 37, 471 p., 2013, (Champion classiques. Série Moyen Âge), 978-2-7453-2633-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1916,999 +1925,999 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conclure un débat : palinodie et amende poétique dans les Jugements de Guillaume de Machaut »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet, Dominique Demartini, Michelle Szkilnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment finir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2025, 978-2-37906-134-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme célèbre, une figure rayonnante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gaucher-Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Gaucher-Rémond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire de soi mémoire d’un règne. Anne de Bretagne et Louise de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83, Classiques Garnier, pp.137-165, 2024, (Bibliothèque de la Renaissance), 978-2-406-17029-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17031-0.p.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Les enluminures du Valère Maxime français. Une glose en images de l'activité traductrice au service du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Michèle Guéret-Laferté; Didier Lechat et; Laurence Mathey-Maille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Pascal; Marie-Ève Thérenty; Trung Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions au Moyen Âge. Un objet littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23, </w:t>
+              <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 522, Classiques Garnier, pp.59-84, 2021, (Rencontres), 978-2-406-11980-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11982-1.p.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025658v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Pizan et la lecture féminine</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dominique Demartini; Claire Le Ninan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guéret-Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathey-Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Guéret-Laferté; Didier Lechat et; Laurence Mathey-Maille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses et filiations dans l'œuvre de Christine de Pizan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les émotions au Moyen Âge. Un objet littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-20, 2021, (Les colloques de la société de langues et littératures médiévales d'oc et d'oïl), 978-2-600-16312-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334762v1</w:t>
+                <w:t xml:space="preserve">hal-05025658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enluminures du Valère Maxime français. Une glose en images de l'activité traductrice au service du pouvoir</w:t>
+                <w:t xml:space="preserve">Christine de Pizan et la lecture féminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Pascal; Marie-Ève Thérenty; Trung Tran. </w:t>
+              <w:t xml:space="preserve">Dominique Demartini; Claire Le Ninan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au XXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses et filiations dans l'œuvre de Christine de Pizan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 516, Classiques Garnier, pp.133-152, 2021, (Rencontres), 978-2-406-11890-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11892-3.p.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11982-1.p.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04334751v1</w:t>
+                <w:t xml:space="preserve">hal-04334762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de lecture et postures d'autorité dans &amp;quot;Le Livre des épîtres du débat sur le&amp;quot; Roman de la Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz; Franziska Meier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances et critique littéraire. XVe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 440, Classiques Garnier, pp.15-29, 2020, (Rencontres), 978-2-406-09866-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ballade aux frontières de l'épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.65-81, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication poétique et émotions chez Christine de Pizan et Alain Chartier. Les relations asymétriques du poète et de ses lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un territoire à géographie variable. La communication littéraire au temps de Charles VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Classiques Garnier numérique, pp.239-270, 2017, (Rencontres n°271, Série Civilisation médiévale n°20), 978-2-406-05964-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05964-6.p.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine et ses doubles dans le texte et les enluminures du Livre du duc des vrais amants (BnF fr. 836 et BL Harley 4431)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens, rhétorique et musique. Etudes réunies en hommage à Jacqueline Cerquiglini-Toulet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (21), H. Champion, pp.689-702, 2015, (Colloques, congrès et conférences sur le Moyen âge), 978-2-7453-2976-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Froissart par Jean Froissart : de l’autofiction poétique à l’autobiographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Grifoll; Julián Acebrón; Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartografies de l’ànima. Identitat, Memòria i Escriptura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagès Editors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-146, 2014, (Verum et Pulchrum Medium Aevum), 978-84-9975-517-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gens de ce temps present n'ont cure se de brieté non. Une compilation à l'usage de l'homme pressé du XVe siècle : le Valère Maxime français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire court. L'esthétique de la brièveté dans la littérature du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.121-136, 2011, 978-2-87854-549-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de la chanson de croisade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circonstance lyrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Peter Lang, pp.55-66, 2011, (Documents pour l'histoire des Francophonies. Théories), 978-90-5201-759-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2918,131 +2927,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre du duc des vrais amants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Pizan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3189,51 +3198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149626v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Duport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gueret-Laferte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gaucher-R&#233;mond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17031-0.p.0137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gu&#233;ret-Lafert&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/SLLMOO/article/view/SLLMOO_23_9-20/html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11892-3.p.0133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05964-6.p.0239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.udl.cat/server/api/core/bitstreams/7587c14f-ec21-4623-9d02-7dee131cad8e/content" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Pizan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lechat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23744/5901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215883v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupert Anne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740455v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Duport" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gueret-Laferte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathey-Maille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fasseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03935130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/medias/fichier/ldva-volume_1487511693532.pdf?INLINE=FALSE" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gaucher-R&#233;mond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17031-0.p.0137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11982-1.p.0059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gu&#233;ret-Lafert&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.droz.org/SLLMOO/article/view/SLLMOO_23_9-20/html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11892-3.p.0133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05964-6.p.0239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.udl.cat/server/api/core/bitstreams/7587c14f-ec21-4623-9d02-7dee131cad8e/content" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Pizan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>