--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -914,681 +914,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the asphalt binder rheological behavior on the value of the ΔTc parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Elwardany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayle King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 303, pp.124522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 293, pp.123464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880351v1</w:t>
+                <w:t xml:space="preserve">hal-03841927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbonation of a lime-treated soil: experimental approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gontran Herrier</w:t>
+                <w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (1), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 303, pp.124522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01617-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139639v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from highway A84</w:t>
+                <w:t xml:space="preserve">The carbonation of a lime-treated soil: experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bouron</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Hammoum</w:t>
+                <w:t xml:space="preserve">Anne Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ruat</w:t>
+                <w:t xml:space="preserve">Johan Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Métais</w:t>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (11), pp.e00551. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01617-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327620v1</w:t>
+                <w:t xml:space="preserve">hal-03139639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the long-term effect of lime treatment on a silty soil embankment after seven years of atmospheric exposure: Mechanical, physicochemical, and microstructural studies</w:t>
+                <w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from highway A84</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">Stéphane Bouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gontran Herrier</w:t>
+                <w:t xml:space="preserve">Ferhat Hammoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+                <w:t xml:space="preserve">Hervé Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105986⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.e00551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169747v1</w:t>
+                <w:t xml:space="preserve">hal-04327620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the asphalt binder rheological behavior on the value of the ΔTc parameter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the long-term effect of lime treatment on a silty soil embankment after seven years of atmospheric exposure: Mechanical, physicochemical, and microstructural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 293, pp.123464. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.105986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841927v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Long-Term Durability of Lime Treatment in Hydraulic Structures: Case Study on the Friant-Kern Canal</w:t>
               </w:r>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dallas Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Herrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2674 (6), pp.431-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2217,278 +2217,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR observation of water transfer between a cement paste and a porous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the impact of the filler on the complex modulus of asphalt mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fourmentin</w:t>
+                <w:t xml:space="preserve">Marimar Lázaro Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+                <w:t xml:space="preserve">Daniel Andaluz Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rodts</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelio Ruiz Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.027⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1057-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2017.1288653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784845v1</w:t>
+                <w:t xml:space="preserve">hal-03841915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of the filler on the complex modulus of asphalt mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR observation of water transfer between a cement paste and a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (5), pp.1057-1071. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.56-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2017.1288653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841915v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire retardant behaviour of halogen-free calcium-based hydrated minerals</w:t>
               </w:r>
@@ -2604,103 +2604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and MRI observation of water absorption/uptake in hemp shives used for hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pelupessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 124, pp.405-413. </w:t>
@@ -2996,432 +2996,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of lime paste - A comparison with cement paste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourmentin</w:t>
+                <w:t xml:space="preserve">Emploi de lait de chaux Asphacal TC en protection des couches d'accrochage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Lesueur</w:t>
+                <w:t xml:space="preserve">Pascal Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brosseaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 925, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784886v1</w:t>
+                <w:t xml:space="preserve">hal-01206628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous structure and mechanical strength of cement-lime pastes during setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Foumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sandrine Gauffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi de lait de chaux Asphacal TC en protection des couches d'accrochage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of lime paste - A comparison with cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RGRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.647 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-015-0858-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206628v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-based hydrated minerals: Promising halogen-free flame retardant and fire resistant additives for polyethylene and ethylene vinyl acetate copolymers</w:t>
               </w:r>
@@ -3789,417 +3789,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Formation During the Drying of a Bitumen Emulsion</w:t>
+                <w:t xml:space="preserve">The Rheological Properties of Bitumen Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahjouba Ezzarougui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.161-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2001.9689898⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2003.9689944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841924v1</w:t>
+                <w:t xml:space="preserve">hal-04327692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rheological Properties of Bitumen Emulsions Part II—Experimental Characterization</w:t>
+                <w:t xml:space="preserve">Skin Formation During the Drying of a Bitumen Emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahjouba Ezzarougui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Odie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4 (2), pp.169-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2003.9689945⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2001.9689898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327684v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold mix design: A rational approach based on the current understanding of the breaking of bituminous emulsions</w:t>
+                <w:t xml:space="preserve">The Rheological Properties of Bitumen Emulsions Part II—Experimental Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Josè Potti</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjouba Ezzarougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Odie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (sup1), pp.65-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2004.9689988⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2003.9689945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841896v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rheological Properties of Bitumen Emulsions</w:t>
+                <w:t xml:space="preserve">Cold mix design: A rational approach based on the current understanding of the breaking of bituminous emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Josè Potti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4 (2), pp.151-168. </w:t>
+              <w:t xml:space="preserve">, 2011, 5 (sup1), pp.65-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2003.9689944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2004.9689988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327692v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colloidal structure of bitumen: Consequences on the rheology and on the mechanisms of bitumen modification</w:t>
               </w:r>
@@ -4885,51 +4885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences. Série II. Mécanique, physique, chimie, astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 325 (11), pp.615-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5682,51 +5682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E33701A"/>
+    <w:nsid w:val="D8DA9F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5913,51 +5913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-lesueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5864-1607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2484-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elsevier.digitalcommonsdata.com/datasets/btchxktzyw/6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2023.101174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Havel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Geisler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01617-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;tais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00551" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elwardany" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Planche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Christensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle King" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123464" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Akula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narain Hariharan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallas Little" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120919404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourmentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Peter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimar L&#225;zaro Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andaluz Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ruiz Rubio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1288653" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laoutid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorgouilloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. L&#225;zaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andaluz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Ritter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.08.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-015-0858-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foumentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sandrine Gauffinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Peter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.06.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PFDMJ4X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leconte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brosseaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destree" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mabille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorgouilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-163Q2W9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ii Guerrero-Barba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moraila-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrerizo-V&#237;lchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez-Valverde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.04.086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHL3RPVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Josef Ritter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.743669" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coup&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ezzarougui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2001.9689898" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Odie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2003.9689945" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841896v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#232; Potti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689988" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2003.9689944" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZG370D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clech" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brosseaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Such" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689973" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coussot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moucheront" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.218301" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.551068" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/1661-14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550918" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80059-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ5JLPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Letoffe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Planche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550764" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Teixeira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_128" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093721.1.25" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-lesueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5864-1607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2484-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elsevier.digitalcommonsdata.com/datasets/btchxktzyw/6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2023.101174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Havel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Geisler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elwardany" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Planche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Christensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01617-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;tais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00551" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Akula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narain Hariharan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallas Little" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120919404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimar L&#225;zaro Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andaluz Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ruiz Rubio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1288653" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourmentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Peter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laoutid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorgouilloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. L&#225;zaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andaluz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Ritter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.08.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leconte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brosseaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destree" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mabille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foumentin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sandrine Gauffinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Peter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.06.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PFDMJ4X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-015-0858-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorgouilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-163Q2W9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ii Guerrero-Barba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moraila-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrerizo-V&#237;lchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez-Valverde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.04.086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHL3RPVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Josef Ritter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.743669" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2003.9689944" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coup&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ezzarougui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2001.9689898" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Odie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2003.9689945" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#232; Potti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689988" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZG370D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clech" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brosseaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Such" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689973" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coussot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moucheront" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.218301" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.551068" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/1661-14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550918" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80059-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ5JLPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Letoffe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Planche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550764" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Teixeira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_128" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093721.1.25" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>