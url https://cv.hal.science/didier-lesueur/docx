--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,5627 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5575 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Lesueur </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CEO of Western Research Institute</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5864-1607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=T6fQTIsAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-2484-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A World Top2% Scientist (according to Stanford University / Elsevier - see </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://elsevier.digitalcommonsdata.com/datasets/btchxktzyw/6</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), my research interests are:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Asphalt / bitumen and related materials (binder rheology, emulsions, fillers and mastics, asphalt mixtures, additives, durability, life cycle assessment…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Lime-based construction materials (lime-treated soils, hemp-lime concrete, autoclaved aerated concrete, mortars and renders, lime pastes, durability, carbonation, life cycle assessment…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Rheology (viscoelasticity, viscoplasticity, emulsions, suspensions, fillers, yield-stress fluids…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Geosynthetics (geogrids, reinforcement…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">– Polymers (asphalt modification, crumb rubber, flame-retardants,…)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Asphalt Pavement Emissions: Combining Simulation Chamber Measurements and City Scale Modeling to Elucidate the Impacts on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sarica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of a lime treated soil subjected to different curing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.101174. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2023.101174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design method for bituminous pavements reinforced by geogrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuber Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2023.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel infrared methodology to assess the degree of blending in cold and warm recycled asphalt mixtures incorporating a bituminous or bio-based virgin binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, pp.133103. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic behaviours of bituminous mixtures and fiberglass geogrids interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuber Arrais Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lecture Notes in Civil Engineering, 50 (5), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2022.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuber Arrais Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 303, pp.124522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbonation of a lime-treated soil: experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01617-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the durability of asphalt mixtures with hydrated lime: Field results from highway A84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.e00551. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the long-term effect of lime treatment on a silty soil embankment after seven years of atmospheric exposure: Mechanical, physicochemical, and microstructural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetanjali Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Saussaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 281, pp.105986. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the asphalt binder rheological behavior on the value of the ΔTc parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elwardany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayle King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.123464. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Long-Term Durability of Lime Treatment in Hydraulic Structures: Case Study on the Friant-Kern Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavan Akula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narain Hariharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallas Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Herrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2674 (6), pp.431-443. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0361198120919404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of bituminous mastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Viet Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-018-09404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DigueELITE project: lessons learned and impact on the design of levees with lime-treated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nerincx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydropower and Dams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Viscoelastic Behaviour of Geogrids Interface within Bituminous Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuber Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (6), pp.2082-2088. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12205-018-1696-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex modulus and fatigue resistance of bituminous mixtures containing hydrated lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Viet Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.24 - 33. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of the filler on the complex modulus of asphalt mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimar Lázaro Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Andaluz Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Ruiz Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.1057-1071. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2017.1288653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR observation of water transfer between a cement paste and a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Françoise Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardant behaviour of halogen-free calcium-based hydrated minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laoutid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR and MRI observation of water absorption/uptake in hemp shives used for hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Françoise Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pelupessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.405-413. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test method in order to assess the effect of mineral fillers on bitumen ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andaluz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limits of partial life cycle assessment studies in road construction practices: A case study on the use of hydrated lime in Hot Mix Asphalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Puiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.141-160. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi de lait de chaux Asphacal TC en protection des couches d'accrochage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brosseaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 925, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous structure and mechanical strength of cement-lime pastes during setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foumentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine Gauffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of lime paste - A comparison with cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Françoise Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (7), pp.647 - 656. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-015-0858-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium-based hydrated minerals: Promising halogen-free flame retardant and fire resistant additives for polyethylene and ethylene vinyl acetate copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Laoutid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (9), pp.1617-1625. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial energy of heavy naphthenic bitumen in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ii Guerrero-Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Moraila-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cabrerizo-Vílchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2013.04.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanisms of hydrated lime modification of asphalt mixtures: a state-of-the-art review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Josef Ritter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2012.743669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation During the Drying of a Bitumen Emulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjouba Ezzarougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.161-179. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2001.9689898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rheological Properties of Bitumen Emulsions Part II—Experimental Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjouba Ezzarougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Odie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2003.9689945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold mix design: A rational approach based on the current understanding of the breaking of bituminous emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Josè Potti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (sup1), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2004.9689988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rheological Properties of Bitumen Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2003.9689944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colloidal structure of bitumen: Consequences on the rheology and on the mechanisms of bitumen modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 145 (1-2), pp.42-82. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cis.2008.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foamed Bitumens: Foamability and Foam Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Clech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brosseaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Such</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Cazacliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.277-302. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2004.9689973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of Liquid and Solid Phases in Flowing Soft-Glassy Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moucheront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (21), pp.218301. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.218301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the Editor: On the thermorheological complexity and relaxation modes of asphalt cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 43 (6), pp.1701-1704. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.551068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Hydrated Lime on Rheology, Fracture, and Aging of Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dallas Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1661 (1), pp.93-105. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3141/1661-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer modified asphalts as viscoelastic emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Létoffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42 (5), pp.1059-1074. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.550918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’une relaxation dur/mou dans un mélange bitume/polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences. Série II. Mécanique, physique, chimie, astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 325 (11), pp.615-620. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8069(99)80059-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structure‐related model to describe asphalt linear viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Claudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pascal Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 40 (5), pp.813-836. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.550764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Different Fillers on the Properties of Asphalt Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBM 2020: RILEM International Symposium on Bituminous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, 2021, Lyon ( virtual ), France. pp.101457, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digues résistantes en sol traité à la chaux : les apports du projet DigueELITE et les conséquences sur la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nerincx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tachkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Puiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lime Treated Materials for Embankment and Hardfill Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Puiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dams for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer modified bitumen emulsions (PMBEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Modified Bitumen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.25-42, 2011, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9780857093721.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5682,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8DA9F5E"/>
+    <w:nsid w:val="92004B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5913,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-lesueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5864-1607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2484-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elsevier.digitalcommonsdata.com/datasets/btchxktzyw/6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2023.101174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Havel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Geisler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elwardany" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Planche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Christensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01617-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;tais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00551" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Akula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narain Hariharan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallas Little" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120919404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimar L&#225;zaro Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andaluz Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ruiz Rubio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1288653" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourmentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Peter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laoutid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorgouilloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. L&#225;zaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andaluz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Ritter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.08.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leconte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brosseaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destree" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mabille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foumentin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sandrine Gauffinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Peter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.06.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PFDMJ4X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-015-0858-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorgouilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-163Q2W9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ii Guerrero-Barba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moraila-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrerizo-V&#237;lchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez-Valverde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.04.086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHL3RPVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Josef Ritter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.743669" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327692v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2003.9689944" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coup&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ezzarougui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2001.9689898" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Odie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2003.9689945" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#232; Potti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689988" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZG370D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clech" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brosseaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Such" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689973" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coussot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moucheront" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.218301" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.551068" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/1661-14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550918" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80059-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ5JLPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Letoffe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Planche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550764" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Teixeira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_128" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093721.1.25" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-lesueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5864-1607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=T6fQTIsAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2484-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elsevier.digitalcommonsdata.com/datasets/btchxktzyw/6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2023.101174" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Havel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Geisler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01617-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ruat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;tais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elwardany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Planche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Christensen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle King" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Akula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narain Hariharan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallas Little" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120919404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimar L&#225;zaro Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andaluz Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Ruiz Rubio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1288653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourmentin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Peter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laoutid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorgouilloux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. L&#225;zaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andaluz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlegel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Ritter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2016.08.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brosseaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destree" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mabille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foumentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sandrine Gauffinet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Peter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.06.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PFDMJ4X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-015-0858-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lorgouilloux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.06.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-163Q2W9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ii Guerrero-Barba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moraila-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrerizo-V&#237;lchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez-Valverde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.04.086" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHL3RPVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Josef Ritter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.743669" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coup&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjouba Ezzarougui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2001.9689898" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Odie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2003.9689945" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#232; Potti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689988" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2003.9689944" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.08.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JZG370D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brosseaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Such" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2004.9689973" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coussot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moucheront" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilbaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.218301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.551068" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/1661-14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841890v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Claudy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550918" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80059-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ5JLPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841854v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Letoffe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Planche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550764" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Teixeira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093721.1.25" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>