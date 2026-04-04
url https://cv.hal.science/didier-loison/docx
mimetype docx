--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -628,51 +628,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate (&gt; 107 s-1)</w:t>
+                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate &amp;gt;10$^7$ s$^{-1}$)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jodar</w:t>
@@ -738,75 +738,75 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763237v1</w:t>
+                <w:t xml:space="preserve">hal-04195291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate &amp;gt;10$^7$ s$^{-1}$)</w:t>
+                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate (&gt; 107 s-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jodar</w:t>
@@ -872,51 +872,51 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195291v1</w:t>
+                <w:t xml:space="preserve">hal-04763237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of shock wave measurements with low-velocity (&amp;lt;100 m s −1 ) and fast dynamics (&amp;lt;10 ns) capabilities using a coupled photonic Doppler velocimetry (PDV) and triature velocity interferometer system for any reflector (VISAR) diagnostic</w:t>
               </w:r>
@@ -2085,295 +2085,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
+                <w:t xml:space="preserve">Numerical simulations of laser-driven cratering experiments into porous graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jodar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Loison</w:t>
+                <w:t xml:space="preserve">Bertrand Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+                <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709736v1</w:t>
+                <w:t xml:space="preserve">hal-01904697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of laser-driven cratering experiments into porous graphite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hébert</w:t>
+                <w:t xml:space="preserve">B. Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.1060. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.065304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904697v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
               </w:r>
@@ -3680,103 +3680,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum Transfer During Laser-Driven Cratering Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 17th Hypervelocity Impact Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan. </w:t>
@@ -5070,342 +5070,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Ejecta from periodical grooves in tin foils under laser-driven shock loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Franzkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brambrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.080010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982785v1</w:t>
+                <w:t xml:space="preserve">hal-01874685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejecta from periodical grooves in tin foils under laser-driven shock loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Roland</w:t>
+                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5044852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874685v1</w:t>
+                <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
@@ -6017,51 +6017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7636,51 +7636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6BC90A7"/>
+    <w:nsid w:val="06FE9F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9748-814X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170995666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-2122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076961v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Olbinado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03851495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brygoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022940" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauren&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillargeat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Domfang Ngnekou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-016-0087-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501318p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4040490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0001090" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000817" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Franzkowiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044852" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Franzkowiak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044853" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971650" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lescoute" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136323v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100639012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESMA0021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9748-814X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170995666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-2122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076961v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Olbinado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03851495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brygoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022940" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauren&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillargeat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Domfang Ngnekou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-016-0087-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501318p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4040490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0001090" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000817" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Franzkowiak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044852" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Franzkowiak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044853" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971650" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lescoute" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136323v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100639012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESMA0021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>