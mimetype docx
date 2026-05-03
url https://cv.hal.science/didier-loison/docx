--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -628,51 +628,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate &amp;gt;10$^7$ s$^{-1}$)</w:t>
+                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate (&gt; 107 s-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jodar</w:t>
@@ -738,75 +738,75 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195291v1</w:t>
+                <w:t xml:space="preserve">hal-04763237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate (&gt; 107 s-1)</w:t>
+                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate &amp;gt;10$^7$ s$^{-1}$)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jodar</w:t>
@@ -872,51 +872,51 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763237v1</w:t>
+                <w:t xml:space="preserve">hal-04195291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of shock wave measurements with low-velocity (&amp;lt;100 m s −1 ) and fast dynamics (&amp;lt;10 ns) capabilities using a coupled photonic Doppler velocimetry (PDV) and triature velocity interferometer system for any reflector (VISAR) diagnostic</w:t>
               </w:r>
@@ -1817,727 +1817,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ramp wave propagation inside silica glass with laser experiments and molecular simulations</w:t>
+                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Renou</w:t>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Soulard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dereure</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technische Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24352/UB.OVGU-2018-009⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942989v1</w:t>
+                <w:t xml:space="preserve">hal-01900871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond x-ray radiography of microjets expanding from laser shock-loaded grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (6), pp.065106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5040304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of laser-driven cratering experiments into porous graphite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating ramp wave propagation inside silica glass with laser experiments and molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
+                <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">Laurent Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301060⟩</w:t>
+              <w:t xml:space="preserve">Technische Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24352/UB.OVGU-2018-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904697v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of laser-driven cratering experiments into porous graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+                <w:t xml:space="preserve">Bertrand Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709736v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">B. Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jeanneau</w:t>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Canevet</w:t>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 201, pp.353-365. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.065304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900871v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejection of Micron-Scale Fragments from Triangular Grooves in Laser Shock-Loaded Copper Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,64 +2627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica glass structural properties under elastic shock compression: Experiments and molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of edge conditions on material ejection from periodic grooves in laser shock-loaded tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3680,103 +3680,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum Transfer During Laser-Driven Cratering Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 17th Hypervelocity Impact Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan. </w:t>
@@ -3808,269 +3808,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock experiments on metallic glasses: From the Newton's pendulum to spallation process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">Study of femtosecond laser-induced shockwaves in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Koritsoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPR PhDay 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West / Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.PC119910G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2608983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891320v1</w:t>
+                <w:t xml:space="preserve">hal-03800474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of femtosecond laser-induced shockwaves in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Koritsoglou</w:t>
+                <w:t xml:space="preserve">Laser shock experiments on metallic glasses: From the Newton's pendulum to spallation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West / Frontiers in Ultrafast Optics: Biomedical, Scientific, and Industrial Applications XXII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPR PhDay 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2608983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03800474v1</w:t>
+                <w:t xml:space="preserve">hal-03891320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courbes d'Hugoniot de verres métalliques ZrCuAl sous choc laser et évolution de la limite à rupture avec la vitesse de déformation</w:t>
               </w:r>
@@ -4302,64 +4302,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser-generated shockwaves in transparent media: Experiments and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Koritsoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,830 +4417,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour and spall fracture of laser shock-loaded AlSi10Mg alloy obtained by selective laser melting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Material ejection from surface defects in laser shock-loaded metallic foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Portland, United States. pp.100018, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Portland, United States. pp.120023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/12.0001090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/12.0000817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040504v1</w:t>
+                <w:t xml:space="preserve">hal-03040392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material ejection from surface defects in laser shock-loaded metallic foils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic behaviour and spall fracture of laser shock-loaded AlSi10Mg alloy obtained by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Portland, United States. pp.120023, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Portland, United States. pp.100018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/12.0000817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/12.0001090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040392v1</w:t>
+                <w:t xml:space="preserve">hal-03040504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post mortem analysis of the strain-induced crystallization effects on fatigue of elastomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29986-6_16⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.119-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172549v1</w:t>
+                <w:t xml:space="preserve">hal-02089224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">A post mortem analysis of the strain-induced crystallization effects on fatigue of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Canévet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29986-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499977v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Canevet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.119-125, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.53-57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089224v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejecta from periodical grooves in tin foils under laser-driven shock loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E. Franzkowiak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Roland</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874685v1</w:t>
+                <w:t xml:space="preserve">hal-01982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5249,1048 +5240,1057 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dereure</w:t>
+                <w:t xml:space="preserve">Ejecta from periodical grooves in tin foils under laser-driven shock loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Franzkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brambrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.070018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5044827⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.080010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874684v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dereure</w:t>
+                <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.070018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982769v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guven Ibrahim</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Ceramic Society, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982786v1</w:t>
+                <w:t xml:space="preserve">hal-01982769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond radiography combined with other techniques to investigate microjetting from laser shock-loaded grooves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.E. Franzkowiak</w:t>
+                <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riley Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Baber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guven Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Ceramic Society, Jul 2018, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874686v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Picosecond radiography combined with other techniques to investigate microjetting from laser shock-loaded grooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brambrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Franzkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.080011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982762v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of microjetting from triangular grooves in laser shock-loaded samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loison</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518499v1</w:t>
+                <w:t xml:space="preserve">hal-01518500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of microjetting from triangular grooves in laser shock-loaded samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Roland</w:t>
+                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100025, </w:t>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4971650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518500v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic simulations of microjetting from shock-loaded grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,248 +6374,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic properties of debris produced by laser shock-induced micro-spallation of tin samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of sample temperature on spall fracture in laser shock-loaded metals between 30 K and 1000 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Dragon</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th APS-SCCM and 24th AIRAPT</w:t>
+              <w:t xml:space="preserve">18TH APS-SCCM AND 24TH AIRAPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, seattle, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/11/112041⟩</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/11/112020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132181v1</w:t>
+                <w:t xml:space="preserve">hal-01132174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sample temperature on spall fracture in laser shock-loaded metals between 30 K and 1000 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic properties of debris produced by laser shock-induced micro-spallation of tin samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Chevalier</w:t>
+                <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18TH APS-SCCM AND 24TH AIRAPT</w:t>
+              <w:t xml:space="preserve">18th APS-SCCM and 24th AIRAPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, seattle, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/11/112020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/11/112041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132174v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER SHOCK-INDUCED MELTING AND FRAGMENTATION IN METALS</w:t>
               </w:r>
@@ -6729,416 +6729,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of dynamic fragmentation of shockloaded metals below and above melting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYNAMIC FRAGMENTATION OF LASER SHOCK-MELTED METALS: SOME EXPERIMENTAL ADVANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Signor</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">warsow 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, warsow, Poland. pp.957-972</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136323v1</w:t>
+                <w:t xml:space="preserve">hal-01136327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of dynamic fragmentation of shockloaded metals below and above melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20101000023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100639012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136328v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC FRAGMENTATION OF LASER SHOCK-MELTED METALS: SOME EXPERIMENTAL ADVANCES</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">warsow 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20101000023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136327v1</w:t>
+                <w:t xml:space="preserve">hal-01136328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7636,51 +7636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06FE9F0B"/>
+    <w:nsid w:val="656A9CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9748-814X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170995666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-2122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076961v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Olbinado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03851495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brygoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022940" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauren&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillargeat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Domfang Ngnekou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-016-0087-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501318p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4040490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0001090" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000817" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Franzkowiak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044852" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Franzkowiak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044853" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971650" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lescoute" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136323v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100639012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESMA0021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9748-814X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170995666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-2122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076961v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Olbinado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03851495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brygoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022940" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauren&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillargeat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Domfang Ngnekou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040304" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-016-0087-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501318p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4040490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000817" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0001090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874685v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Franzkowiak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044852" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Franzkowiak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044853" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971650" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132174v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lescoute" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136323v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100639012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESMA0021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>