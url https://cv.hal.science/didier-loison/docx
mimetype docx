--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1549,995 +1549,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced dynamic fracture of fused silica: Experiments and simulations</w:t>
+                <w:t xml:space="preserve">Effects of additive manufacturing on the dynamic response of AlSi10Mg to laser shock loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dereure</w:t>
+                <w:t xml:space="preserve">M. Laurençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hall</w:t>
+                <w:t xml:space="preserve">J. Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forrest Baber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+                <w:t xml:space="preserve">J.N. Domfang Ngnekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.02.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 748, pp.407-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058080v1</w:t>
+                <w:t xml:space="preserve">hal-03079592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of additive manufacturing on the dynamic response of AlSi10Mg to laser shock loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser induced dynamic fracture of fused silica: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurençon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut de Rességuier</w:t>
+                <w:t xml:space="preserve">R. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forrest Baber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Domfang Ngnekou</w:t>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 748, pp.407-417. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 511, pp.125-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079592v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
+                <w:t xml:space="preserve">Investigating ramp wave propagation inside silica glass with laser experiments and molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+                <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Laurent Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Canevet</w:t>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Technische Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24352/UB.OVGU-2018-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900871v1</w:t>
+                <w:t xml:space="preserve">hal-01942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond x-ray radiography of microjets expanding from laser shock-loaded grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (6), pp.065106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5040304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ramp wave propagation inside silica glass with laser experiments and molecular simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations of laser-driven cratering experiments into porous graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Renou</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Soulard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technische Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24352/UB.OVGU-2018-009⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942989v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of laser-driven cratering experiments into porous graphite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aubert</w:t>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hébert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.065304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904697v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue crack growth in natural rubber: The role of SIC investigated through post-mortem analysis of fatigue striations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jodar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Loison</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+                <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (6), pp.065304. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.353-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709736v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejection of Micron-Scale Fragments from Triangular Grooves in Laser Shock-Loaded Copper Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,90 +2627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica glass structural properties under elastic shock compression: Experiments and molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of edge conditions on material ejection from periodic grooves in laser shock-loaded tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (4), pp.490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3680,103 +3680,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum Transfer During Laser-Driven Cratering Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 17th Hypervelocity Impact Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan. </w:t>
@@ -4050,260 +4050,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbes d'Hugoniot de verres métalliques ZrCuAl sous choc laser et évolution de la limite à rupture avec la vitesse de déformation</w:t>
+                <w:t xml:space="preserve">Zr-based bulk metallic glasses equation of state under laser shock compression and spall strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benuzzi-Mounaix A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH - EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t>
+              <w:t xml:space="preserve">22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925620v1</w:t>
+                <w:t xml:space="preserve">hal-03773438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr-based bulk metallic glasses equation of state under laser shock compression and spall strength</w:t>
+                <w:t xml:space="preserve">Courbes d'Hugoniot de verres métalliques ZrCuAl sous choc laser et évolution de la limite à rupture avec la vitesse de déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">7èmes Journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH - EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773438v1</w:t>
+                <w:t xml:space="preserve">hal-03925620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser-generated shockwaves in transparent media: Experiments and Simulation</w:t>
               </w:r>
@@ -4417,1625 +4417,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material ejection from surface defects in laser shock-loaded metallic foils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic behaviour and spall fracture of laser shock-loaded AlSi10Mg alloy obtained by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Portland, United States. pp.120023, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Portland, United States. pp.100018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/12.0000817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/12.0001090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040392v1</w:t>
+                <w:t xml:space="preserve">hal-03040504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour and spall fracture of laser shock-loaded AlSi10Mg alloy obtained by selective laser melting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Material ejection from surface defects in laser shock-loaded metallic foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Portland, United States. pp.100018, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Portland, United States. pp.120023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/12.0001090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/12.0000817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040504v1</w:t>
+                <w:t xml:space="preserve">hal-03040392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A post mortem analysis of the strain-induced crystallization effects on fatigue of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
+              <w:t xml:space="preserve">SEM Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29986-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089224v1</w:t>
+                <w:t xml:space="preserve">hal-02172549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post mortem analysis of the strain-induced crystallization effects on fatigue of elastomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Canevet</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29986-6_16⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.53-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172549v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating strain-induced crystallization through fatigue striations in filled NR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Contribution to fatigue striation phenomenon analysis by using image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Canévet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.53-57, </w:t>
+              <w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.119-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97481-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499977v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982762v1</w:t>
+                <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Ejecta from periodical grooves in tin foils under laser-driven shock loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Franzkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brambrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.080010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982785v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejecta from periodical grooves in tin foils under laser-driven shock loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Roland</w:t>
+                <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.080010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5044852⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.070018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874685v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Jodar</w:t>
+                <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dereure</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ile d'Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874684v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riley Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Baber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guven Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Ceramic Society, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982769v1</w:t>
+                <w:t xml:space="preserve">hal-01982786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guven Ibrahim</w:t>
+                <w:t xml:space="preserve">Picosecond radiography combined with other techniques to investigate microjetting from laser shock-loaded grooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brambrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Franzkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.080011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982786v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond radiography combined with other techniques to investigate microjetting from laser shock-loaded grooves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.E. Franzkowiak</w:t>
+                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5044853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874686v1</w:t>
+                <w:t xml:space="preserve">hal-01982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of microjetting from triangular grooves in laser shock-loaded samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6246,51 +6246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic simulations of microjetting from shock-loaded grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,248 +6374,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sample temperature on spall fracture in laser shock-loaded metals between 30 K and 1000 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic properties of debris produced by laser shock-induced micro-spallation of tin samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lescoute</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J M Chevalier</w:t>
+                <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18TH APS-SCCM AND 24TH AIRAPT</w:t>
+              <w:t xml:space="preserve">18th APS-SCCM and 24th AIRAPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, seattle, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/11/112020⟩</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/11/112041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132174v1</w:t>
+                <w:t xml:space="preserve">hal-01132181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic properties of debris produced by laser shock-induced micro-spallation of tin samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of sample temperature on spall fracture in laser shock-loaded metals between 30 K and 1000 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dragon</w:t>
+                <w:t xml:space="preserve">J M Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th APS-SCCM and 24th AIRAPT</w:t>
+              <w:t xml:space="preserve">18TH APS-SCCM AND 24TH AIRAPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, seattle, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/11/112041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/500/11/112020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132181v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER SHOCK-INDUCED MELTING AND FRAGMENTATION IN METALS</w:t>
               </w:r>
@@ -6729,416 +6729,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC FRAGMENTATION OF LASER SHOCK-MELTED METALS: SOME EXPERIMENTAL ADVANCES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of dynamic fragmentation of shockloaded metals below and above melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Signor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">L. Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">warsow 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100639012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136327v1</w:t>
+                <w:t xml:space="preserve">hal-01136323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of dynamic fragmentation of shockloaded metals below and above melting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, poitiers, France. </w:t>
+              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100639012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20101000023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136323v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock experiments to investigate and to model various aspects of the response of metals to shock loading</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">DYNAMIC FRAGMENTATION OF LASER SHOCK-MELTED METALS: SOME EXPERIMENTAL ADVANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dragon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on New Models and Hydrocodes for Shock Wave Processes in Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">warsow 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, warsow, Poland. pp.957-972</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136328v1</w:t>
+                <w:t xml:space="preserve">hal-01136327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7348,51 +7348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7636,51 +7636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="656A9CCF"/>
+    <w:nsid w:val="BFEDD740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7867,51 +7867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9748-814X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170995666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-2122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076961v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Olbinado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03851495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brygoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022940" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauren&#231;on" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillargeat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Domfang Ngnekou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040304" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-016-0087-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501318p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4040490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000817" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0001090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874685v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Franzkowiak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044852" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Franzkowiak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044853" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971650" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132174v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lescoute" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136323v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100639012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESMA0021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9748-814X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170995666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-2122-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146944" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beuton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107499" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076961v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Olbinado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03851495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brygoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020261" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022940" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lauren&#231;on" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillargeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Domfang Ngnekou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brambrink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruellan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jeanneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canevet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.07.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-016-0087-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01324" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501318p" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4040490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3500317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Reynier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/hvis2024-018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0001090" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000817" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29986-6_16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02499977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can&#233;vet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97481-1_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Franzkowiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044852" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Franzkowiak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044853" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971650" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971652" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lescoute" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/500/11/112020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686578" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136323v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Signor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100639012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20101000023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ESMA0021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>