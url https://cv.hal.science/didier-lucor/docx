--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Lucor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS research director and Deputy Director of the LISN lab on Paris-Saclay university campus in Orsay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4334-4586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150876017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">305366976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently a research director at the French National Research Agency (CNRS) and deputy director of the LISN lab on Paris-Saclay campus in Orsay, France. I'm a member of the DATAFLOT (DAta science, TrAnsition, FLuid instabiLity, contrOl & Turbulence) research group of the Mechanical Engineering department. I received my PhD (2004) in Applied Math. from Brown University; was a postdoctoral fellow (2004-2005) in the dpt of Ocean Eng at MIT. My research interests relate to stochastic modeling and computational mechanics, with emphasis on: physics-informed statistical learning, reduced-order modeling, uncertainty quantification, data assimilation, sensitivity analysis and robust optimization.Applications in computational mechanics range from turbulence modeling, heat transfer, flow-structure interaction problems to biomechanics, environmental flows and fluid mechanics related to the energy sector.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bayesian optimisation framework for robust multi-objective design: decoupling performance and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongzheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.112359. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2026.112359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434081v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Approach to Gaussian Process Surrogate Evaluation with Coverage Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmauel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Modeling and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.37-68. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JMachLearnModelComput.2025054687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoEncoders latent space interpretability in the light of proper orthogonal decomposition: Machine learning of periodically forced fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 315, pp.109728. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential learning based PINNs to overcome temporal domain complexities in unsteady flow past flapping wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, pp.104421. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed neural networks modelling for systems with moving immersed boundaries: Application to an unsteady flow past a plunging foil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipanjan Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.104066. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2024.104066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analyses of a Multi-Physics Long-Term Clogging Model For Steam Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp. 27-45. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of three-dimensional turbulent von Kármán swirling flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Chaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.105133. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0227495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability based optimisation of composite plates under aeroelastic constraints via adapted surrogate modelling and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.118461. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting tensor basis neural network for Reynolds stress modeling: Application to plane channel and square duct flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275, pp.106246. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D flow MRI aortic cross-sectional pressure changes and their associations with flow patterns in health and aneurysm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Houriez--Gombaud- Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.101030. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocmr.2024.101030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach for reliability-based design optimization with metamodel upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (9), pp.205. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-023-03643-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Quilodrán-Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Farchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), pp.1361-1387. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling for parameterized large-eddy simulations of atmospheric pollutant dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.2117-2144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-023-02383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the CIRCE methodology to improve the Inverse Uncertainty Quantification of several combined thermal-hydraulic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Sargentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.111974. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple computational strategies for more effective physics-informed neural networks modeling of turbulent natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 456, pp.111022. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Flow Structures in Turbulent Ventricular Blood Flow Associated With Mitral Valve Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Kronborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Svelander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Eriksson-Lidbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Homs-Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.806534. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.806534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive Bayesian framework for the development, validation and uncertainty quantification of thermalhydraulic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Sargentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.109029. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2022.109029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04080220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model assessment for direct contact condensation induced by a sub-cooled water jet in a circular pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Sargentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (123162), pp.123162. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph clustering approach to localization for adaptive covariance tuning in data assimilation based on state-observation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.1751-1780. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-021-09951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-02460851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation data compression for variational assimilation of dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.101405. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2021.101405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling random fields non-linearities with unsupervised clustering of polynomial chaos expansion in latent space: application to global sensitivity analysis of river flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.693-718. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-021-02060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of a thrombosis model considering the clotting assay PFA-100®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Zhussupbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Antaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (5), pp.e3595. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error covariance tuning in variational data assimilation: application to an operating hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1019-1038. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-020-01933-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic model of fluid structure interaction in cylinder arrangement using theory of mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Longatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.104499. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling of hemodynamics across macroscopic through mesoscopic circulation scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pitre-Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 35 (12), pp.e3274. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background Error Covariance Iterative Updating with Invariant Observation Measures for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.2033-2051. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-019-01743-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of aortic pressure fields from 4D flow MRI in healthy volunteers: Associations with age and left ventricular remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.982-993. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.26673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the coagulation cascade including the contact activation system: sensitivity analysis and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giansily-Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4), pp.1139-1153. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-019-01134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front shape similarity measure for shape-oriented sensitivity analysis and data assimilation for Eikonal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.258 - 279. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201863258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular Modeling With Adapted Parametric Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.91-107. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201862091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Camille Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. , Nitschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vincenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cinnella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Nitschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cinnella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal-oriented error control of stochastic system approximations using metric-based anisotropic adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Van Langenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Belme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.384-412. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Subject-Specific Hemodynamic Model of the Lower Limb Based on Noninvasive Arterial Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara El Bouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (1), pp.011002. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Surrogates for Open-Channel Flows in Random Steady State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Moçayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.309-331. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9582-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of inflow boundary condition and proximal arterial stiffness coupled effect on pulse wave propagation in a vascular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (10), pp.e2859. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Nitschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cinnella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Camille Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.137-161. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-block and non-matching multi-block structured mesh adaptation based on aerodynamic functional total derivatives for RANS ﬂow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (11), pp.866-884. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Uncertainty Quantification Using Preconditioned Least-Squares Polynomial Approximations With l₁₋ Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Langenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.57 - 77. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2016015915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate aortic characteristic impedance from magnetic resonance and applanation tonometry data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.9. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HJH.0000000000000448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descending aorta subject-specific one-dimensional model validated against in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.424-431. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards predictive data-driven simulations of wildfire spread – Part I: Reduced-cost Ensemble Kalman Filter based on a Polynomial Chaos surrogate model for parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (11), pp.2951-2973. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-14-2951-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of arterial pulse wave propagation to characterize aortic hemodynamic: Validation using magnetic resonance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.86-89. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear aeroelastic analysis of a supersonic lifting surface using an adaptive spectral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331 (2), pp.394-411. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sensitivity of RANS simulations to uncertain turbulent inflow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingsi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic response of the laminar flow past a flat plate under uncertain inflow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingsi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Afgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618562.2012.655687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Smagorinsky coefficient sensitive to uncertainty in the form of the energy spectrum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (12), pp.125109. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3663305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of base flow uncertainty on Couette flow stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic view of isotropic turbulence decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 668, pp.351-362. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010005793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing turbulent convection experimental data challenges in PINNs with appropriate physical sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Mrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PINN Methodology for Temperature Field Inference in the PIV Measurement Plane: Case of Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mommert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Robust and Reliability Based Performance Matching in Composite Structure Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC25 - Journees Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Based Aeroelastic Design Optimization of Composite Wings via Surrogate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2025 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Orlando, United States. pp.AIAA 2025-0964, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2025-0964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Experimental shadowgraphs and DNS in Turbulent Convection Using physically-informed U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic reliability based optimisation of composite plates via dual-space surrogate modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Forum on Aeroelasticity and Structural Dynamics Conference (IFASD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Haye, Netherlands. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Measurements and Physics-Informed Neural Network for Rayleigh-Bénard Flow Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Mrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of Theoretical and Applied Mechanics (ICTAM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la détection des gouttes dans les systèmes liquide-liquide grâce au couplage entre l’apprentissage automatique et la modélisation assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds stress anisotropy tensor predictions using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Écoulements &amp; Fluides à Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04467629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds stress anisotropy tensor predictions using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC18 - 18th European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04449768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating parametrized blood clot simulations through model order reduction combined with deep learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds Stress Anisotropy Tensor Predictions using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven physics-informed and immersed boundary aware surrogate modeling of unsteady flows past moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipanjan Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the training of PINNs for unsteady flow past a plunging foil through the lens of input subdomain level loss function gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and 50th National Conference on Fluid Mechanics and Fluid Power (FMFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Jodhpur, France. pp.665-678, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7759-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale composite reliability-based design optimization for aeroelastic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Uncertainty Quantification in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Model for Microscale Atmospheric Dispersion Combining Multi-Fidelity LES and RANS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECCOMAS Thematic Conference on Uncertainty Quantification in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2023, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/120223.10337.19817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed neural networks modeling of turbulent natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Kanshana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PiAI Seminar Series: Physics informed AI in Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Society for the Promotion of Science - Osaka University - TAMU, Jan 2023, Webinaire, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature field inference using physics-informed neural networks in turbulent natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucor Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating fire front position and emulating boundary-layer flow simulations for wildland fire behavior ensemble prediction and reanalysis - invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UQSay 'Uncertainty Quantification'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient reliability-based design optimization of a composite plate through multi-scale design spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Aeroelasticity and Structural Dynamics IFASD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.2563-2579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Gaussian process surrogate modelling of large-eddy simulation for microscale atmospheric dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de stratifiés composites sous contrainte fiabiliste à travers un double espace de design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-résolution par apprentissage automatique guidé par la physique : évaluation pour la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique (CFM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2022, Nantes, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling uncertainty in flood forecasting model via a machine-learning based- surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP2021, 4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodelling for micro-scale atmospheric pollutant dispersion large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MascotNum Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Centre Paul Langevin, Apr 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the reduction of uncertainty in hydraulic modles for better flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simhydro 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound parametric metamodelling of large-eddy simulations for microscale atmospheric dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-oriented sensitivity analysis and data assimilation for wildland fire applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EnKF workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in flood forecasts using a mixture of generalized polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 TELEMAC-MASCARET User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Antwerp (on line), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics/DNS-Informed DNN Surrogates of Turbulent Thermal Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification of Aeroelastic Parameters for the Design of Composite Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM &amp; ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-based Bayesian localization of infrasound sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic propagation in random media using polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5.6 Aortic Pressure Behind Flow Disorganization in Aneurismal Aorta: a Magnetic Resonance Imaging Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artery Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S42, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/artres.k.191224.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis, Model Reduction and Parameters Estimation for Thrombosis Modeling for CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Data Assimilation and Sensitivity Analysis for Data-Driven Wildland Fire Spread Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fire Behavior and Fuels Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood flow reduced-order modeling across macroscopic through mesoscopic scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Nithiarasu, M. Ohta, and M. Oshima, Jun 2019, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrasound propagation in multiple-scale ran- dom media using generalized polynomial chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online, United States. pp.1900-1900, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5101890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative methods for improving error covariance modeling in variational assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manolis Papadrakakis; Vissarion Papadopoulos; Georgios Stefanou, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of polynomial chaos expansions for uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telemac User Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Assessment ff Device-Related Thrombus Formation Triggered by the Contact System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational and Mathematical Biomedical Engineering – CMBE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sendai, Japan. pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of left ventricle hemodynamics and mitral valve disease based on echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Svelander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidar Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of device-related thrombus formation triggered by the contact system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giansily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Nithiarasu, M. Ohta, M. Oshima, Jun 2019, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a two-dimensional river hydraulic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating environmental modeling systems in presence of uncertainties: overview and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution and on-going research on sensitivity analysis and surrogate models at CERFACS with an application in 2D hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenTURNS Journée Utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Aortic Blood Pressure Using 4D Flow MRI: Associations with Age and Aortic Tapering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Craiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2017.080-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of inflow boundary condition effect on pulse wave propagation in human arterial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE15. 4th International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France. pp.754-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dimensional stochastic investigation of 2D RANS flow about an helicopter airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Resmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Numerical Prediction of Detached Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Patient Specific Simulation of Mitral Valve Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Svelander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hoffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBiomech Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification in Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Bijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 92, 2013, Lecture Notes in Computational Science and Engineering, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00885-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust uncertainty propagation in systems of conservation laws with the entropy closure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poëtte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Uncertainty quantification in computational fluid dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Heidelberg, pp.105-149, 2013, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00885-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the effects of uncertainties in turbulent flows through generalized polynomial chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meldi M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagaut P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Turbulence Conference (ETC 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of heterogeneous data for robust degradation prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the training of PINNs for unsteady flow past a plunging foil through the lens of input subdomain level loss function gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Approach To Gaussian Process Surrogate Evaluation With Coverage Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed neural networks modeling for systems with moving immersed boundaries: application to an unsteady flow past a plunging foil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipanjan Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds Stress Anisotropy Tensor Predictions for Turbulent Channel Flow using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling for parameterized large-eddy simulations of atmospheric pollutant dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-aware deep neural networks for surrogate modeling of turbulent natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of flow structures in turbulent ventricular blood flow associated with mitral valve intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Kronborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Svelander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Eriksson-Lidbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Homs-Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and Flow Interplay in Aortic Dilation Using 4D Flow Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Computing in Cardiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2019.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Lucor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS research director and Deputy Director of the LISN lab on Paris-Saclay university campus in Orsay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4334-4586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150876017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">305366976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently a research director at the French National Research Agency (CNRS) and deputy director of the LISN lab on Paris-Saclay campus in Orsay, France. I'm a member of the DATAFLOT (DAta science, TrAnsition, FLuid instabiLity, contrOl & Turbulence) research group of the Mechanical Engineering department. I received my PhD (2004) in Applied Math. from Brown University; was a postdoctoral fellow (2004-2005) in the dpt of Ocean Eng at MIT. My research interests relate to stochastic modeling and computational mechanics, with emphasis on: physics-informed statistical learning, reduced-order modeling, uncertainty quantification, data assimilation, sensitivity analysis and robust optimization.Applications in computational mechanics range from turbulence modeling, heat transfer, flow-structure interaction problems to biomechanics, environmental flows and fluid mechanics related to the energy sector.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bayesian optimisation framework for robust multi-objective design: decoupling performance and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongzheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.112359. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2026.112359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyse Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434081v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Approach to Gaussian Process Surrogate Evaluation with Coverage Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmauel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Modeling and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (3), pp.37-68. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JMachLearnModelComput.2025054687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoEncoders latent space interpretability in the light of proper orthogonal decomposition: Machine learning of periodically forced fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 315, pp.109728. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential learning based PINNs to overcome temporal domain complexities in unsteady flow past flapping wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, pp.104421. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed neural networks modelling for systems with moving immersed boundaries: Application to an unsteady flow past a plunging foil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipanjan Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.104066. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2024.104066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analyses of a Multi-Physics Long-Term Clogging Model For Steam Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp. 27-45. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of three-dimensional turbulent von Kármán swirling flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Chaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.105133. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0227495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability based optimisation of composite plates under aeroelastic constraints via adapted surrogate modelling and genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.118461. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting tensor basis neural network for Reynolds stress modeling: Application to plane channel and square duct flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275, pp.106246. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D flow MRI aortic cross-sectional pressure changes and their associations with flow patterns in health and aneurysm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Houriez--Gombaud- Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.101030. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocmr.2024.101030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Quilodrán-Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Farchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (6), pp.1361-1387. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach for reliability-based design optimization with metamodel upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (9), pp.205. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-023-03643-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling for parameterized large-eddy simulations of atmospheric pollutant dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.2117-2144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-023-02383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple computational strategies for more effective physics-informed neural networks modeling of turbulent natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 456, pp.111022. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the CIRCE methodology to improve the Inverse Uncertainty Quantification of several combined thermal-hydraulic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Sargentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 398, pp.111974. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Analysis of Flow Structures in Turbulent Ventricular Blood Flow Associated With Mitral Valve Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Kronborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Svelander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Eriksson-Lidbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Homs-Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.806534. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.806534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive Bayesian framework for the development, validation and uncertainty quantification of thermalhydraulic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Sargentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.109029. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2022.109029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04080220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model assessment for direct contact condensation induced by a sub-cooled water jet in a circular pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Sargentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (123162), pp.123162. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling random fields non-linearities with unsupervised clustering of polynomial chaos expansion in latent space: application to global sensitivity analysis of river flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.693-718. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-021-02060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation data compression for variational assimilation of dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.101405. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2021.101405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph clustering approach to localization for adaptive covariance tuning in data assimilation based on state-observation mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.1751-1780. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-021-09951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-02460851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of a thrombosis model considering the clotting assay PFA-100®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Zhussupbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Antaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (5), pp.e3595. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error covariance tuning in variational data assimilation: application to an operating hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1019-1038. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-020-01933-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic model of fluid structure interaction in cylinder arrangement using theory of mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Longatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.104499. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2020.104499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background Error Covariance Iterative Updating with Invariant Observation Measures for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.2033-2051. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00477-019-01743-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling of hemodynamics across macroscopic through mesoscopic circulation scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pitre-Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 35 (12), pp.e3274. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of aortic pressure fields from 4D flow MRI in healthy volunteers: Associations with age and left ventricular remodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.982-993. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.26673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the coagulation cascade including the contact activation system: sensitivity analysis and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giansily-Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4), pp.1139-1153. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-019-01134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular Modeling With Adapted Parametric Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.91-107. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201862091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front shape similarity measure for shape-oriented sensitivity analysis and data assimilation for Eikonal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.258 - 279. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201863258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Camille Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Nitschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vincenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cinnella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (14), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal-oriented error control of stochastic system approximations using metric-based anisotropic adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Van Langenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Belme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 374, pp.384-412. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Subject-Specific Hemodynamic Model of the Lower Limb Based on Noninvasive Arterial Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara El Bouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (1), pp.011002. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Surrogates for Open-Channel Flows in Random Steady State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Moçayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.309-331. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9582-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of inflow boundary condition and proximal arterial stiffness coupled effect on pulse wave propagation in a vascular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (10), pp.e2859. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Nitschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cinnella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Camille Chassaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.137-161. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-block and non-matching multi-block structured mesh adaptation based on aerodynamic functional total derivatives for RANS ﬂow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Resmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (11), pp.866-884. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Uncertainty Quantification Using Preconditioned Least-Squares Polynomial Approximations With l₁₋ Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Langenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Belme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.57 - 77. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2016015915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate aortic characteristic impedance from magnetic resonance and applanation tonometry data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.9. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HJH.0000000000000448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descending aorta subject-specific one-dimensional model validated against in vivo data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.424-431. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards predictive data-driven simulations of wildfire spread – Part I: Reduced-cost Ensemble Kalman Filter based on a Polynomial Chaos surrogate model for parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (11), pp.2951-2973. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-14-2951-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of arterial pulse wave propagation to characterize aortic hemodynamic: Validation using magnetic resonance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bollache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kachenoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.86-89. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear aeroelastic analysis of a supersonic lifting surface using an adaptive spectral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -C. Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331 (2), pp.394-411. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sensitivity of RANS simulations to uncertain turbulent inflow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingsi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic response of the laminar flow past a flat plate under uncertain inflow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingsi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Afgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618562.2012.655687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic view of isotropic turbulence decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 668, pp.351-362. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010005793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of base flow uncertainty on Couette flow stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Smagorinsky coefficient sensitive to uncertainty in the form of the energy spectrum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (12), pp.125109. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3663305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Based Aeroelastic Design Optimization of Composite Wings via Surrogate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2025 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Orlando, United States. pp.AIAA 2025-0964, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2025-0964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Experimental shadowgraphs and DNS in Turbulent Convection Using physically-informed U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing turbulent convection experimental data challenges in PINNs with appropriate physical sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Mrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PINN Methodology for Temperature Field Inference in the PIV Measurement Plane: Case of Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Volk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mommert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Robust and Reliability Based Performance Matching in Composite Structure Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC25 - Journees Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Measurements and Physics-Informed Neural Network for Rayleigh-Bénard Flow Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Mrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of Theoretical and Applied Mechanics (ICTAM2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroelastic reliability based optimisation of composite plates via dual-space surrogate modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Forum on Aeroelasticity and Structural Dynamics Conference (IFASD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Haye, Netherlands. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la détection des gouttes dans les systèmes liquide-liquide grâce au couplage entre l’apprentissage automatique et la modélisation assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojonirina Randriamanantena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds Stress Anisotropy Tensor Predictions using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven physics-informed and immersed boundary aware surrogate modeling of unsteady flows past moving bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipanjan Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the training of PINNs for unsteady flow past a plunging foil through the lens of input subdomain level loss function gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and 50th National Conference on Fluid Mechanics and Fluid Power (FMFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Jodhpur, France. pp.665-678, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7759-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds stress anisotropy tensor predictions using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC18 - 18th European Turbulence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04449768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating parametrized blood clot simulations through model order reduction combined with deep learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds stress anisotropy tensor predictions using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Écoulements &amp; Fluides à Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04467629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaches turbulents en convection turbulente de Rayleigh-Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convection naturelle : aspects fondamentaux et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude de la Société Française de Thermique, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale composite reliability-based design optimization for aeroelastic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Uncertainty Quantification in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plumes and large scale circulation in turbulent thermal convection with a rough plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBC 2023 - 9th International Conference on Rayleigh-Bénard Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Model for Microscale Atmospheric Dispersion Combining Multi-Fidelity LES and RANS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECCOMAS Thematic Conference on Uncertainty Quantification in Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2023, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/120223.10337.19817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed neural networks modeling of turbulent natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Kanshana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PiAI Seminar Series: Physics informed AI in Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Society for the Promotion of Science - Osaka University - TAMU, Jan 2023, Webinaire, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature field inference using physics-informed neural networks in turbulent natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucor Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACM, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient reliability-based design optimization of a composite plate through multi-scale design spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Aeroelasticity and Structural Dynamics IFASD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.2563-2579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Gaussian process surrogate modelling of large-eddy simulation for microscale atmospheric dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating fire front position and emulating boundary-layer flow simulations for wildland fire behavior ensemble prediction and reanalysis - invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UQSay 'Uncertainty Quantification'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de stratifiés composites sous contrainte fiabiliste à travers un double espace de design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-résolution par apprentissage automatique guidé par la physique : évaluation pour la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique (CFM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2022, Nantes, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodelling for micro-scale atmospheric pollutant dispersion large-eddy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MascotNum Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Centre Paul Langevin, Apr 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the reduction of uncertainty in hydraulic modles for better flood forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simhydro 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling uncertainty in flood forecasting model via a machine-learning based- surrogate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP2021, 4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound parametric metamodelling of large-eddy simulations for microscale atmospheric dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-oriented sensitivity analysis and data assimilation for wildland fire applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EnKF workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification of Aeroelastic Parameters for the Design of Composite Wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Fabbiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM &amp; ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones informés par la physique : application à la convection turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de dynamique des fluides du plateau de Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in flood forecasts using a mixture of generalized polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 TELEMAC-MASCARET User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Antwerp (on line), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics/DNS-Informed DNN Surrogates of Turbulent Thermal Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-based Bayesian localization of infrasound sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood flow reduced-order modeling across macroscopic through mesoscopic scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Nithiarasu, M. Ohta, and M. Oshima, Jun 2019, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrasound propagation in multiple-scale ran- dom media using generalized polynomial chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online, United States. pp.1900-1900, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5101890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic propagation in random media using polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5.6 Aortic Pressure Behind Flow Disorganization in Aneurismal Aorta: a Magnetic Resonance Imaging Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artery Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Budapest, Hungary. pp.S42, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/artres.k.191224.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis, Model Reduction and Parameters Estimation for Thrombosis Modeling for CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Data Assimilation and Sensitivity Analysis for Data-Driven Wildland Fire Spread Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fire Behavior and Fuels Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative methods for improving error covariance modeling in variational assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibo Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manolis Papadrakakis; Vissarion Papadopoulos; Georgios Stefanou, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of polynomial chaos expansions for uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telemac User Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Assessment ff Device-Related Thrombus Formation Triggered by the Contact System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Méndez Rojano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational and Mathematical Biomedical Engineering – CMBE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sendai, Japan. pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of left ventricle hemodynamics and mitral valve disease based on echocardiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Svelander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidar Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PDE-constrained deep neural networks for efficient flow field assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification in a two-dimensional river hydraulic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2019, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating environmental modeling systems in presence of uncertainties: overview and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Uncertainty Quantification in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of device-related thrombus formation triggered by the contact system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giansily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Nithiarasu, M. Ohta, M. Oshima, Jun 2019, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution and on-going research on sensitivity analysis and surrogate models at CERFACS with an application in 2D hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Garroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenTURNS Journée Utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE-Constrained Neural Network For Turbulent Rayleigh-Bénard Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Podvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Aortic Blood Pressure Using 4D Flow MRI: Associations with Age and Aortic Tapering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Craiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Cardiology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2017.080-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of inflow boundary condition effect on pulse wave propagation in human arterial network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE15. 4th International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France. pp.754-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dimensional stochastic investigation of 2D RANS flow about an helicopter airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Resmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Numerical Prediction of Detached Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Patient Specific Simulation of Mitral Valve Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Svelander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hoffman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBiomech Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification in Computational Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Bijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhartha Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schwab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 92, 2013, Lecture Notes in Computational Science and Engineering, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00885-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust uncertainty propagation in systems of conservation laws with the entropy closure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poëtte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Uncertainty quantification in computational fluid dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Heidelberg, pp.105-149, 2013, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00885-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the effects of uncertainties in turbulent flows through generalized polynomial chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meldi M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagaut P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Turbulence Conference (ETC 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning to the ultimate regime of convection in three-dimensional direct numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fraigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Chillà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based hybrid framework for steam generator clogging prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Garo-Sail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of heterogeneous data for robust degradation prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal Approach To Gaussian Process Surrogate Evaluation With Coverage Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the training of PINNs for unsteady flow past a plunging foil through the lens of input subdomain level loss function gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed neural networks modeling for systems with moving immersed boundaries: application to an unsteady flow past a plunging foil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Sundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipanjan Majumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunetra Sarkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds Stress Anisotropy Tensor Predictions for Turbulent Channel Flow using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-order modeling for parameterized large-eddy simulations of atmospheric pollutant dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rochoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-aware deep neural networks for surrogate modeling of turbulent natural convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of flow structures in turbulent ventricular blood flow associated with mitral valve intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Kronborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Svelander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Eriksson-Lidbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig Lindström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Homs-Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and Flow Interplay in Aortic Dilation Using 4D Flow Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bouaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dietenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Houriez--Gombaud-Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Bargiotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Computing in Cardiology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22489/CinC.2019.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId381"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFF7E05D"/>
+    <w:nsid w:val="2C03EC06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-lucor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4334-4586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150876017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305366976" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513238v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2026.112359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sundar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunetra Sarkar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Majumdar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2024.104066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Chaffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Creff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ballester Claret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Coelho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118461" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Cai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouaou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud- Saintonge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298412v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Fabbiane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Julien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03643-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02383-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cocci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111974" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Kronborg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Svelander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eriksson-Lidbrink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Homs-Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.806534" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04080220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2022.109029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D Lucor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02460851v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Argaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09951-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Garroussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-021-02060-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#233;ndez Rojano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Zhussupbekov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Antaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01933-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104499" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitre-Champagnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3274" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-019-01743-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26673" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ranc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01134-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863258" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201862091" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. , Nitschke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lucor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chassaing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01703054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Van Langenhove" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034833" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Mo&#231;ayd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9582-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326126v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2859" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426042v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resmini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4296" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Langenhove" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2016015915" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bollache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachenoura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bargiotas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000448" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousseaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GJQJ361-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rochoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ricci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trouv&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2951-2014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV3F6G1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Chassaing" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tregon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GP4Z7Q1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingsi Han" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.04.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQZG7WZ6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Afgan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2012.655687" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meldi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663305" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRCR7BKH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298899v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005793" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924426v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Volk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mommert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923527v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-0964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04467629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04449768v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460035v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longhi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460055v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7759-4_53" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463192v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ballester" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310899v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120223.10337.19817" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Kanshana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doria" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucor Didier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463058v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462966v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717677v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Fabbiane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400566v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Garroussi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lozzo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848430v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739507v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Costes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouv&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444227v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463129v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456756v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goupy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459999v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goupy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943714v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.035" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456807v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397312v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397286v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459982v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5101890" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397315v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730601v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456678v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397313v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larsson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar Winter" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Larsson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397305v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mendez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730609v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rea" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730634v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirouze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942180v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.080-180" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077350v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Resmini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456857v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459090v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Bijl" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Mishra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00885-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437645v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00885-1_3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BG0JXJF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meldi M." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091317v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416624v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416616v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736838v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159996v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443780v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942178v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.058" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-lucor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4334-4586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150876017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305366976" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513238v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2026.112359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sundar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunetra Sarkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipanjan Majumdar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2024.104066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Chaffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Creff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ballester Claret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Coelho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118461" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Cai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouaou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bargiotas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud- Saintonge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298412v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Fabbiane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Julien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03643-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02383-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cocci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111974" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Kronborg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Svelander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eriksson-Lidbrink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Homs-Pons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.806534" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04080220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2022.109029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D Lucor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Garroussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-021-02060-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Argaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2021.101405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02460851v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09951-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M&#233;ndez Rojano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Zhussupbekov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Antaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3595" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01933-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104499" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-019-01743-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitre-Champagnat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3274" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26673" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ranc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01134-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340331v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201862091" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863258" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01703054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Van Langenhove" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.07.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166372v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034833" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763259v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Mo&#231;ayd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9582-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326126v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lucor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2859" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resmini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4296" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Langenhove" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2016015915" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bollache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachenoura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bargiotas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000448" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redheuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousseaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GJQJ361-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rochoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ricci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cuenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trouv&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2951-2014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV3F6G1L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459745v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Chassaing" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tregon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GP4Z7Q1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298917v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingsi Han" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.04.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQZG7WZ6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Afgan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2012.655687" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010005793" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.09.029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRCR7BKH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298914v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meldi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663305" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923527v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-0964" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924426v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Volk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mommert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924332v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708954v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7759-4_53" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04449768v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460035v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04467629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401159v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463192v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ballester" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400263v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120223.10337.19817" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Kanshana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Doria" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400813v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucor Didier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463058v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462966v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Fabbiane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400566v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848430v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739507v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lozzo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Garroussi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443977v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Costes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trouv&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463129v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401239v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444227v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400889v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456756v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goupy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459982v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goupy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5101890" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459999v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943714v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houriez--Gombaud-Saintonge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/artres.k.191224.035" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456807v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730601v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456678v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larsson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar Winter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Larsson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400958v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397318v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730609v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rea" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397305v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mendez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730634v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirouze" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942180v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Craiem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2017.080-180" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171831v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077350v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Resmini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456857v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459090v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Bijl" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Mishra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwab" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00885-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00885-1_3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BG0JXJF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307214v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meldi M." TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598098v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594391v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Garo-Sail" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091317v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416624v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416616v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736838v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159996v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443780v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942178v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2019.058" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>