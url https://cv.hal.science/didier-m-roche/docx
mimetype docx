--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -401,3203 +401,3203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the binding mode of clobenprobit at CXCR4 and development of novel anti-inflammatory compounds with enhanced activity and minimal antagonist effects</w:t>
+                <w:t xml:space="preserve">Hysteresis of the Antarctic Ice Sheet With a Coupled Climate-Ice-Sheet Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Caspar</w:t>
+                <w:t xml:space="preserve">Gaëlle Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Grinberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molpha.2025.100055⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52, pp.e2024GL111492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL111492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379090v1</w:t>
+                <w:t xml:space="preserve">hal-04975466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multi-layer snow model for transient paleo-studies: surface mass balance evolution during the Last Interglacial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of calibration methods of a PICO basal ice shelf melt module implemented in the GRISLI v2.0 ice sheet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Menthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Khanh-Dieu Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+                <w:t xml:space="preserve">Didier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Ronja Reese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-21-27-2025⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.7297-7320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7297-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869886v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model assessment of the deglacial climatic evolution at high southern latitudes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Ocean Ventilation: A Comparison Between a General Circulation Model and Data‐Constrained Inverse Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Obase</w:t>
+                <w:t xml:space="preserve">William Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Menviel</w:t>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruza Ivanovic</w:t>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-21-1443-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024ms004914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222699v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Ocean Ventilation: A Comparison Between a General Circulation Model and Data‐Constrained Inverse Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-model assessment of the deglacial climatic evolution at high southern latitudes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Obase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Millet</w:t>
+                <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+                <w:t xml:space="preserve">Tristan Vadsaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Robert Gray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">Ruza Ivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024ms004914⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.1443-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-21-1443-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173206v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of calibration methods of a PICO basal ice shelf melt module implemented in the GRISLI v2.0 ice sheet model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pepijn Bakker</w:t>
+                <w:t xml:space="preserve">Using a multi-layer snow model for transient paleo-studies: surface mass balance evolution during the Last Interglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Khanh-Dieu Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronja Reese</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7297-2025⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.27-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-21-27-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360006v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ecological impact of prehistoric hunter-gatherers in Europe: Early Holocene (Mesolithic) and Last Interglacial (Neanderthal) foragers compared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the binding mode of clobenprobit at CXCR4 and development of novel anti-inflammatory compounds with enhanced activity and minimal antagonist effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Nikulina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Ivana Stoilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328218⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107 (8), pp.100055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molpha.2025.100055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327646v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis of the Antarctic Ice Sheet With a Coupled Climate-Ice-Sheet Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the ecological impact of prehistoric hunter-gatherers in Europe: Early Holocene (Mesolithic) and Last Interglacial (Neanderthal) foragers compared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Nikulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anhelina Zapolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Leloup</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52, pp.e2024GL111492. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, 32 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL111492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975466v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water isotopologues ($^1H^2H^{16}O$,$^1H_2$$^{17}O$) in the coupled numerical climate model iLOVECLIM (version 1.1.5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hunter-gatherer impact on European interglacial vegetation: A modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Nikulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Extier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katharine Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anhelina Zapolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-2117-2024⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505395v1</w:t>
+                <w:t xml:space="preserve">hal-04372531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic sea‐ice export as a mechanism for cold climate events during the last deglaciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Modelling water isotopologues ($^1H^2H^{16}O$,$^1H_2$$^{17}O$) in the coupled numerical climate model iLOVECLIM (version 1.1.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Extier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3665⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), pp.2117-2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-2117-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777347v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of volcanism on Scandinavian climate and human societies during the Holocene: Insights into the Fimbulwinter eruptions (536/540 AD)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arctic sea‐ice export as a mechanism for cold climate events during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836231225718⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432297v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating similarities and differences of the penultimate and last glacial terminations with a coupled ice sheet–climate model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of volcanism on Scandinavian climate and human societies during the Holocene: Insights into the Fimbulwinter eruptions (536/540 AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailin Hatlestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Johan Lindholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Loftsgarden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Löwenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-20-1365-2024⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836231225718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630437v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunter-gatherer impact on European interglacial vegetation: A modelling approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating similarities and differences of the penultimate and last glacial terminations with a coupled ice sheet–climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 324, pp.108439. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.1365 - 1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-20-1365-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372531v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than agriculture: Analysing time-cumulative human impact on European land-cover of second half of the holocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Deglacial climate changes as forced by different ice sheet reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaelle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lhardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Renssen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Goosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108227⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (5), pp.1027-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-19-1027-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171502v1</w:t>
+                <w:t xml:space="preserve">hal-04125578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving biome and climate modelling for a set of past climate conditions: evaluating bias correction using the CDF-t approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research: Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (2), pp.025004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2752-5295/accbe2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope constraints on the ventilation of the modern and glacial Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-023-06910-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the Holocene climate in Europe using an interactive downscaling within the iLOVECLIM model (version 1.1)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+                <w:t xml:space="preserve">More than agriculture: Analysing time-cumulative human impact on European land-cover of second half of the holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anhelina Zapolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-19-87-2023⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.108227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933147v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglacial climate changes as forced by different ice sheet reconstructions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lhardy</w:t>
+                <w:t xml:space="preserve">Simulations of the Holocene climate in Europe using an interactive downscaling within the iLOVECLIM model (version 1.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (5), pp.1027-1042. </w:t>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.87-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-19-1027-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-19-87-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125578v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the green-to-desert Sahara transitions between the Holocene and the last interglacial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Internal climate variability and spatial temperature correlations during the past 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18, pp.2303-2319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-18-2303-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.2523 - 2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-18-2523-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03993101v1</w:t>
+                <w:t xml:space="preserve">hal-03917174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Hunter-Gatherer Impact on Vegetation in Last Interglacial and Holocene Europe: Proxies and Challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the green-to-desert Sahara transitions between the Holocene and the last interglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-021-09546-2⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.2303-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-18-2303-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517795v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03993101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal climate variability and spatial temperature correlations during the past 2000 years</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking Hunter-Gatherer Impact on Vegetation in Last Interglacial and Holocene Europe: Proxies and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Nikulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulco Scherjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Davoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.2523 - 2544. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.989-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-18-2523-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-021-09546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917174v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PMIP4 Last Glacial Maximum experiments: preliminary results and comparison with the PMIP3 simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate and ice sheet evolutions from the last glacial maximum to the pre-industrial period with an ice-sheet–climate coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masa Kageyama</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lhardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17 (3), pp.1065-1089. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-17-1065-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 17 (5), pp.2179 - 2199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-2179-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232221v1</w:t>
+                <w:t xml:space="preserve">hal-03398694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and ice sheet evolutions from the last glacial maximum to the pre-industrial period with an ice-sheet–climate coupled model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dumas</w:t>
+                <w:t xml:space="preserve">The PMIP4 Last Glacial Maximum experiments: preliminary results and comparison with the PMIP3 simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy P Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-L. Kapsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Lofverstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan M Lora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 17 (5), pp.2179 - 2199. </w:t>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1065-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-17-2179-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-1065-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398694v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMIP-carbon: A model intercomparison effort to better understand past carbon cycle changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Impact of Southern Ocean surface conditions on deep ocean circulation during the LGM: a model analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lhardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mandonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22498/pages.29.2.88⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1139-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-1139-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460638v1</w:t>
+                <w:t xml:space="preserve">hal-03252944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglacial Ice Sheet Instabilities Induced by Proglacial Lakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+                <w:t xml:space="preserve">PMIP-carbon: A model intercomparison effort to better understand past carbon cycle changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lhardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ritz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (9), pp.e2020GL092141. </w:t>
+              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.88 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL092141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22498/pages.29.2.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228350v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Southern Ocean surface conditions on deep ocean circulation during the LGM: a model analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Deglacial Ice Sheet Instabilities Induced by Proglacial Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (3), pp.1139-1159. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (9), pp.e2020GL092141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-17-1139-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL092141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252944v1</w:t>
+                <w:t xml:space="preserve">hal-03228350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first intercomparison of the simulated LGM carbon results within PMIP‐Carbon: role of the ocean boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lhardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abe‐ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3655,144 +3655,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proxy modelling approach to assess the potential of extracting ENSO signal from tropical Pacific planktonic foraminifera</w:t>
+                <w:t xml:space="preserve">Carbon isotopes and Pa/Th response to forced circulation changes: a model perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Metcalfe</w:t>
+                <w:t xml:space="preserve">Lise Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Lougheed</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.885-910. </w:t>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.867-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-885-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-867-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766071v1</w:t>
+                <w:t xml:space="preserve">hal-02407200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Spontaneous (Multi) Centennial‐Scale Variations of the Atlantic Meridional Overturning Circulation Strength During the Last Interglacial</w:t>
               </w:r>
@@ -3804,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ninnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,801 +3919,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopes and Pa/Th response to forced circulation changes: a model perspective</w:t>
+                <w:t xml:space="preserve">A proxy modelling approach to assess the potential of extracting ENSO signal from tropical Pacific planktonic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Missiaen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Brett Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Lougheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.867-883. </w:t>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.885-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-867-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-885-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407200v1</w:t>
+                <w:t xml:space="preserve">hal-02766071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic Meridional Overturning Circulation and δ 13 C Variability During the Last Interglacial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of biogenic particle flux intensity and composition on sedimentary Pa/Th</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin J. Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Galaasen</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (5), pp.e2019PA003818. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019PA003818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936152v1</w:t>
+                <w:t xml:space="preserve">hal-02883163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interglacial instability of North Atlantic Deep Water ventilation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling climate-vegetation interactions during the last interglacial: The impact of biogeophysical feedbacks in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aay6381⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.106609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968727v1</w:t>
+                <w:t xml:space="preserve">hal-02970852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of biogenic particle flux intensity and composition on sedimentary Pa/Th</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+                <w:t xml:space="preserve">Interglacial instability of North Atlantic Deep Water ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirik Vinje Galaasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysses Ninnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Irvali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yair Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106394⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (6485), pp.1485-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay6381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883163v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon 13 Isotopes Reveal Limited Ocean Circulation Changes Between Interglacials of the Last 800 ka</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria F. Sanchez-Goni</w:t>
+                <w:t xml:space="preserve">Atlantic Meridional Overturning Circulation and δ 13 C Variability During the Last Interglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ninnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galaasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35 (5), pp.e2019PA003776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019PA003776⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.e2019PA003818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019PA003818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02844111v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling climate-vegetation interactions during the last interglacial: The impact of biogeophysical feedbacks in North Africa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon 13 Isotopes Reveal Limited Ocean Circulation Changes Between Interglacials of the Last 800 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria F. Sanchez-Goni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249, pp.106609. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.e2019PA003776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019PA003776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970852v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of VAMPERS within iLOVECLIM: experiments during the LGM and Last Deglaciation</w:t>
               </w:r>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald van Balen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (3), pp.215-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4806,317 +4806,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global vegetation distribution driving factors in two Dynamic Global Vegetation Models of contrasting complexities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Editorial: The publication of geoscientific model developments v1.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia C. Hargreaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Kerkweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.05.009⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.2215-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-12-2215-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392774v1</w:t>
+                <w:t xml:space="preserve">hal-02392743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The publication of geoscientific model developments v1.2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Global vegetation distribution driving factors in two Dynamic Global Vegetation Models of contrasting complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolf Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (6), pp.2215-2225. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.51-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-12-2215-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392743v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the vegetation response to the 8.2 ka bp cooling event in Europe and Northern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5157,4051 +5157,4051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAME (v1.0): a simple module to simulate the effect of planktonic foraminifer species-specific habitat on their oxygen isotopic content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A two-million-year-long hydroclimatic context for hominin evolution in southeastern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Caley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Extier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enno Schefuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-3587-2018⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 560 (7716), pp.76 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0309-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407250v1</w:t>
+                <w:t xml:space="preserve">cea-01872140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PMIP4 contribution to CMIP6 – Part 1: Overview and over-arching analysis plan</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Haywood</w:t>
+                <w:t xml:space="preserve">The global hydroclimate response during the Younger Dryas event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Jungclaus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heikki Seppä</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (3), pp.1033 - 1057. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.84-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-1033-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806787v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the carbon cycle in an intermediate complexity model to the different climate configurations of the last nine interglacials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
+                <w:t xml:space="preserve">Online dynamical downscaling of temperature and precipitation within the iLOVECLIM model (version 1.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Quiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-14-239-2018⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.453-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-453-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806708v1</w:t>
+                <w:t xml:space="preserve">hal-02976284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of δ 18 O atm for ice core dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Extier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaelle Landais</w:t>
+                <w:t xml:space="preserve">Camille Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bréant</w:t>
+                <w:t xml:space="preserve">Frédéric Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 185, pp.244 - 257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GRISLI ice sheet model (version 2.0): calibration and validation for multi-millennial changes of the Antarctic ice sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (12), pp.5003-5025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-11-5003-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online dynamical downscaling of temperature and precipitation within the iLOVECLIM model (version 1.1)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+                <w:t xml:space="preserve">Response of the carbon cycle in an intermediate complexity model to the different climate configurations of the last nine interglacials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sanchez-Goni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.453-466. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.239 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-453-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-239-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976284v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-million-year-long hydroclimatic context for hominin evolution in southeastern Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">FAME (v1.0): a simple module to simulate the effect of planktonic foraminifer species-specific habitat on their oxygen isotopic content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Caley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0309-6⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.3587-3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-3587-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01872140v1</w:t>
+                <w:t xml:space="preserve">hal-02407250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global hydroclimate response during the Younger Dryas event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">The PMIP4 contribution to CMIP6 – Part 1: Overview and over-arching analysis plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Seppä</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Jungclaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 193, pp.84-97. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.1033 - 1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-1033-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392838v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PMIP4 contribution to CMIP6 – Part 4: Scientific objectives and experimental design of the PMIP4-CMIP6 Last Glacial Maximum experiments and PMIP4 sensitivity experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masa Kageyama</w:t>
+                <w:t xml:space="preserve">Rapid termination of the African Humid Period triggered by northern high-latitude cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandy Harrison</w:t>
+                <w:t xml:space="preserve">Matthias Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hopcroft</w:t>
+                <w:t xml:space="preserve">Luis Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-4035-2017⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1372 (IF 12,24)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01454-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328464v1</w:t>
+                <w:t xml:space="preserve">hal-01670487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid termination of the African Humid Period triggered by northern high-latitude cooling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Caley</w:t>
+                <w:t xml:space="preserve">The PMIP4 contribution to CMIP6 – Part 4: Scientific objectives and experimental design of the PMIP4-CMIP6 Last Glacial Maximum experiments and PMIP4 sensitivity experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gimeno</w:t>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Beckmann</w:t>
+                <w:t xml:space="preserve">Peter Hopcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1372 (IF 12,24)), </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (11), pp.4035-4055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01454-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-4035-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670487v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost carbon as a missing link to explain CO2 changes during the last deglaciation</w:t>
+                <w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Crichton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Timothé Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Chappellaz</w:t>
+                <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo2793⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01389427v1</w:t>
+                <w:t xml:space="preserve">hal-01382544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient climate simulations of the deglaciation 21–9 thousand years before present (version 1) – PMIP4 Core experiment design and boundary conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Internal ice-sheet variability as source for the multi-century and millennial-scale iceberg events during the Holocene? A model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bügelmayer-Blaschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-9-2563-2016⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.119 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587529v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the geometry and strength of the Atlantic meridional overturning circulation during the last glacial (20–50 ka)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient climate simulations of the deglaciation 21–9 thousand years before present (version 1) – PMIP4 Core experiment design and boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Luo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Ruza F. Ivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren J. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-2061-2016⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.2563 - 2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-9-2563-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587574v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGM Permafrost Thickness and Extent in the Northern Hemisphere derived from the Earth System Model i LOVECLIM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the geometry and strength of the Atlantic meridional overturning circulation during the last glacial (20–50 ka)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. van Balen</w:t>
+                <w:t xml:space="preserve">Pierre Burckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vandenberghe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Yiming Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Renssen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (1), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.2061-2075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp.1861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-2061-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03446640v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal ice-sheet variability as source for the multi-century and millennial-scale iceberg events during the Holocene? A model study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LGM Permafrost Thickness and Extent in the Northern Hemisphere derived from the Earth System Model i LOVECLIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kitover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bügelmayer-Blaschek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">R. van Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John T. Andrews</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.026⟩</w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.1861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587575v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled model for carbon and radiocarbon evolution during the last deglaciation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Permafrost carbon as a missing link to explain CO2 changes during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Crichton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chappellaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL067489⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.683-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587469v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01389427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A coupled model for carbon and radiocarbon evolution during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
+                <w:t xml:space="preserve">Véronique Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Daux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.1306-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL067489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382544v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the bipolar see–saw from synchronized and high resolution ice core water stable isotope records from Greenland and East Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple causes of the Younger Dryas cold period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Landais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+                <w:t xml:space="preserve">Aurélien Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Goosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stenni</w:t>
+                <w:t xml:space="preserve">Pierre Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Selmo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.18-32. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (12), pp.946-949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575260v1</w:t>
+                <w:t xml:space="preserve">hal-03218176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of deep-ocean flow speeds and δ 13 C under large changes in the Atlantic overturning circulation: Toward a more direct model-data comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Govin</w:t>
+                <w:t xml:space="preserve">Including an ocean carbon cycle model into &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;LOVECLIM (v1.0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thornalley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans Renssen</w:t>
+                <w:t xml:space="preserve">V. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015PA002776⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.1563 - 1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-1563-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806253v1</w:t>
+                <w:t xml:space="preserve">hal-01806216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing icebergs in the &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;LOVECLIM model (version 1.0) – a sensitivity study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling water isotopologues during the last glacial: Implications for quantitative paleosalinity reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (7), pp.2139 - 2151. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (6), pp.739 - 750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-2139-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014PA002720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806128v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including an ocean carbon cycle model into &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;LOVECLIM (v1.0)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The evolution of deep-ocean flow speeds and δ 13 C under large changes in the Atlantic overturning circulation: Toward a more direct model-data comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thornalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Bopp</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-1563-2015⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.95-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015PA002776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806216v1</w:t>
+                <w:t xml:space="preserve">hal-01806253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling water isotopologues during the last glacial: Implications for quantitative paleosalinity reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Representing icebergs in the &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;LOVECLIM model (version 1.0) – a sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bügelmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (6), pp.739 - 750. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.2139 - 2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014PA002720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-2139-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806160v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do icebergs affect the Greenland ice sheet under pre-industrial conditions? – a model study with a fully coupled ice-sheet–climate model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A review of the bipolar see–saw from synchronized and high resolution ice core water stable isotope records from Greenland and East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Selmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-9-821-2015⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.18-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806227v1</w:t>
+                <w:t xml:space="preserve">hal-01575260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater release and volcanic eruptions as drivers of abrupt changes during interglacial climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling deep ocean flow speeds and δ13C during the Last Interglacial: Towards a more direct model-data comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepijn Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J.R. Thornalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Mairesse</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.8-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22498/pages.23.1.8⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.18-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22498/pages.23.1.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446699v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling deep ocean flow speeds and δ13C during the Last Interglacial: Towards a more direct model-data comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Freshwater release and volcanic eruptions as drivers of abrupt changes during interglacial climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Renssen</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Morrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.18-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22498/pages.23.1.18⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.8-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22498/pages.23.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322585v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reconstruction of palaeo-ice sheets: Recent advances and future challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do icebergs affect the Greenland ice sheet under pre-industrial conditions? – a model study with a fully coupled ice-sheet–climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bügelmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.07.016⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.821 - 835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-9-821-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805919v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancement toward coupling of the VAMPER permafrost model within the Earth system model within the Earth system model iLOVECLIM (version 1.0): description and validation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the reconstruction of palaeo-ice sheets: Recent advances and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Tarasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Blomdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy C.G. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-1445-2015⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.15 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217801v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple causes of the Younger Dryas cold period</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancement toward coupling of the VAMPER permafrost model within the Earth system model within the Earth system model iLOVECLIM (version 1.0): description and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kitover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (12), pp.946-949. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.1445-1460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-1445-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218176v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGM hosing approach to Heinrich Event 1: results and perspectives from data–model integration using water isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Orbital Asian summer monsoon dynamics revealed using an isotope-enabled global climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106, pp.247-261. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916819v1</w:t>
+                <w:t xml:space="preserve">cea-01103627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified permafrost-carbon model for long-term climate studies with the CLIMBER-2 coupled earth system model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating, synthesis, and interpretation of palaeoclimatic records of the Last Glacial cycle and model-data integration: advances by the INTIMATE (INTegration of Ice-core, MArine and TErrestrial records) COST Action ES0907</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sune Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Crichton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Hilary Birks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Krinner</w:t>
+                <w:t xml:space="preserve">Simon P.E. Blockley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chappellaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achim Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-7-3111-2014⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01204694v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital Asian summer monsoon dynamics revealed using an isotope-enabled global climate model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A simplified permafrost-carbon model for long-term climate studies with the CLIMBER-2 coupled earth system model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Crichton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Renssen</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chappellaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.3111-3134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-7-3111-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01103627v1</w:t>
+                <w:t xml:space="preserve">insu-01204694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating, synthesis, and interpretation of palaeoclimatic records of the Last Glacial cycle and model-data integration: advances by the INTIMATE (INTegration of Ice-core, MArine and TErrestrial records) COST Action ES0907</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LGM hosing approach to Heinrich Event 1: results and perspectives from data–model integration using water isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 106, pp.1-13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 106, pp.247-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03446708v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdependence of the growth of the Northern Hemisphere ice sheets during the last glaciation: the role of atmospheric circulation</w:t>
               </w:r>
@@ -9239,51 +9239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.345-358. </w:t>
@@ -9321,77 +9321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a dynamical cryosphere to iLOVECLIM (version 1.0): coupling with the GRISLI ice-sheet model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bügelmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9451,77 +9451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen stable isotopes during the Last Glacial Maximum climate: perspectives from data–model (&amp;lt;em&amp;gt;i&amp;lt;/em&amp;gt;LOVECLIM) comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Caley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9562,2254 +9562,2254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O water isotope in the &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;LOVECLIM model (version 1.0) – Part 2: Evaluation of model results against observed δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O in water samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Climatic impacts of fresh water hosing under Last Glacial Maximum conditions: a multi-model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Caley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otto-Bliesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abe-Ouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-6-1493-2013⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.935-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-935-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209761v1</w:t>
+                <w:t xml:space="preserve">hal-02931558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ18O water isotope in the iLOVECLIM model (version 1.0) – Part 1: Implementation and verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sea-surface hydrographical conditions off South Faeroes and within the North-Eastern North Atlantic through MIS 2: the response of dinocysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Caulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-6-1481-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209757v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00798011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Estimates of Permafrost Evolution during the Last 21 k Years in Eurasia using Numerical Modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An objective methodology for potential vegetation reconstruction constrained by climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Renssen</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp.1787⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446711v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ18O water isotope in the iLOVECLIM model (version 1.0) – Part 3: A palaeo-perspective based on present-day data–model comparison for oxygen stable isotopes in carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Caley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (5), pp.1505-1516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-6-1505-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An objective methodology for potential vegetation reconstruction constrained by climate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">δ18O water isotope in the iLOVECLIM model (version 1.0) – Part 1: Implementation and verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2013.01.008⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.1481-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-6-1481-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457743v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ablation-related processes in the build-up of simulated Northern Hemisphere ice sheets during the last glacial cycle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">New Estimates of Permafrost Evolution during the Last 21 k Years in Eurasia using Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kitover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Ritz</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-7-681-2013⟩</w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.286-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.1787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922666v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated last glacial maximum ∆14C$_{atm}$ and the deep glacial ocean carbon reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O water isotope in the &amp;lt;i&amp;gt;i&amp;lt;/i&amp;gt;LOVECLIM model (version 1.0) – Part 2: Evaluation of model results against observed δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O in water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033822200048517⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.1493-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-6-1493-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892537v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Heinrich event 1 with interactive icebergs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of ablation-related processes in the build-up of simulated Northern Hemisphere ice sheets during the last glacial cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1421-1⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.681-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-7-681-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208208v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling past sea ice changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulated last glacial maximum ∆14C$_{atm}$ and the deep glacial ocean carbon reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Berger</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (3), pp.1595 - 1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200048517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03208046v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase change in CO2, Antarctic temperature and global climate during Termination II</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating Heinrich event 1 with interactive icebergs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. I. Jongma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (5-6), pp.1373-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1421-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo1985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02396021v1</w:t>
+                <w:t xml:space="preserve">hal-03208208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic impacts of fresh water hosing under Last Glacial Maximum conditions: a multi-model study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling past sea ice changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prange</w:t>
+                <w:t xml:space="preserve">H. Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abe-Ouchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-935-2013⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.191-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931558v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-surface hydrographical conditions off South Faeroes and within the North-Eastern North Atlantic through MIS 2: the response of dinocysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+                <w:t xml:space="preserve">Two-phase change in CO2, Antarctic temperature and global climate during Termination II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+                <w:t xml:space="preserve">G. Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">E. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2601⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.1062-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00798011v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ocean–ice coupled response during the last glacial: a view from a marine isotopic stage 3 record south of the Faeroe Shetland Gateway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Matsuzaki</w:t>
+                <w:t xml:space="preserve">Impact of oceanic processes on the carbon cycle during the last termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (6), pp.1997-2017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-8-1997-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8, pp.149-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/CP-8-149-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913959v1</w:t>
+                <w:t xml:space="preserve">hal-00753315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurasian permafrost instability constrained by reduced sea-ice cover</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Systematic study of the impact of fresh water fluxes on the glacial carbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.12.001⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.589-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-589-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03207288v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of the impact of fresh water fluxes on the glacial carbon cycle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An ocean–ice coupled response during the last glacial: a view from a marine isotopic stage 3 record south of the Faeroe Shetland Gateway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zumaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Matsuzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (2), pp.589-607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-8-589-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1997-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-1997-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891962v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oceanic processes on the carbon cycle during the last termination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Eurasian permafrost instability constrained by reduced sea-ice cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Masa Kageyama</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Velichko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/CP-8-149-2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Southern Ocean sea-ice for the Last Glacial Maximum and pre-industrial climates: PMIP-2 models and data evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Global characterization of the Holocene Thermal Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Seppä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 56, pp.99-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48, pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105636v1</w:t>
+                <w:t xml:space="preserve">hal-02105640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global characterization of the Holocene Thermal Maximum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Evaluating Southern Ocean sea-ice for the Last Glacial Maximum and pre-industrial climates: PMIP-2 models and data evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Renssen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48, pp.7-19. </w:t>
+              <w:t xml:space="preserve">, 2012, 56, pp.99-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105640v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modelling of a new global potential vegetation distribution</w:t>
               </w:r>
@@ -11821,51 +11821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11906,2411 +11906,2411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the spatio-temporal complexity of climate change of the last deglaciation: a model analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The nature of MIS 3 stadial–interstadial transitions in Europe: New insights from model–data comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. van Meerbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wohlfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.P. Bohncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-7-591-2011⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (25-26), pp.3618-3637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203105v1</w:t>
+                <w:t xml:space="preserve">hal-03203452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale oscillations in the Southern Ocean in response to atmospheric CO2 increase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fingerprinting the 8.2 ka event climate response in a coupled climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00646031v1</w:t>
+                <w:t xml:space="preserve">hal-03203743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and LGM permafrost from climate simulations: contribution of statistical downscaling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Last Glacial Maximum CO2 and δ13C successfully reconciled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.L 02705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL044499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-7-1225-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03202529v1</w:t>
+                <w:t xml:space="preserve">hal-02892239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sensitivity of the North Atlantic Ocean circulation to freshwater perturbation in various glacial climate states</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millennial-scale oscillations in the Southern Ocean in response to atmospheric CO2 increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarez-Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3-4), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1043-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203455v1</w:t>
+                <w:t xml:space="preserve">insu-00646031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial Maximum CO2 and δ13C successfully reconciled</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Deciphering the spatio-temporal complexity of climate change of the last deglaciation: a model analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Bopp</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GL044499⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (2), pp.591-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-7-591-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892239v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of MIS 3 stadial–interstadial transitions in Europe: New insights from model–data comparisons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Present and LGM permafrost from climate simulations: contribution of statistical downscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S.J.P. Bohncke</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.1225-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-7-1225-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203452v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting the 8.2 ka event climate response in a coupled climate model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessing the sensitivity of the North Atlantic Ocean circulation to freshwater perturbation in various glacial climate states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric van Meerbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.1439⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (9-10), pp.1909-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1043-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03203743v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of South Atlantic deep waters to deglacial warming during Terminations V and I</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact of brine-induced stratification on the glacial carbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.003⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (5), pp.575-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-6-575-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913812v1</w:t>
+                <w:t xml:space="preserve">hal-02891945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism behind internally generated centennial-to-millennial scale climate variability in an earth system model of intermediate complexity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling glacial climatic millennial-scale variability related to changes in the Atlantic meridional overturning circulation: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric van Meerbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-3-377-2010⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (21-22), pp.2931-2956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200226v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic study of the impact of freshwater pulses with respect to different geographical locations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mechanism behind internally generated centennial-to-millennial scale climate variability in an earth system model of intermediate complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Timmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elison Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-009-0578-8⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-3-377-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201059v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling glacial climatic millennial-scale variability related to changes in the Atlantic meridional overturning circulation: a review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A systematic study of the impact of freshwater pulses with respect to different geographical locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric van Meerbeeck</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.029⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (7-8), pp.997-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-009-0578-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02930856v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the Earth system model of intermediate complexity LOVECLIM version 1.2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Huybrechts</w:t>
+                <w:t xml:space="preserve">Response of South Atlantic deep waters to deglacial warming during Terminations V and I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vázquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke C. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-3-603-2010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (3-4), pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200262v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Holocene Laurentide Ice Sheet deglaciation causes cooling in the high-latitude Southern Hemisphere through oceanic teleconnection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Description of the Earth system model of intermediate complexity LOVECLIM version 1.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Goosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fichefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haarsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (3), pp.PA3204. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.603-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009PA001854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-3-603-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105658v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of brine-induced stratification on the glacial carbon cycle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Early Holocene Laurentide Ice Sheet deglaciation causes cooling in the high-latitude Southern Hemisphere through oceanic teleconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (5), pp.575-589. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.PA3204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-6-575-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009PA001854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891945v1</w:t>
+                <w:t xml:space="preserve">hal-02105658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial and temporal complexity of the Holocene thermal maximum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the roles of ocean circulation and biogeochemistry in governing ocean carbon-13 and atmospheric carbon dioxide at the last glacial maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Heiri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A. Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Goosse</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo513⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.695-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-5-695-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199111v1</w:t>
+                <w:t xml:space="preserve">hal-02891933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of strong deep ocean stratification on the glacial carbon cycle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How did Marine Isotope Stage 3 and Last Glacial Maximum climates differ? – Perspectives from equilibrium simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Meerbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.33-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-5-33-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008PA001707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02891903v1</w:t>
+                <w:t xml:space="preserve">hal-03199345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of lead–lag relationships during glacial–interglacial climate transitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The spatial and temporal complexity of the Holocene thermal maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Seppä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (6), pp.411-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.09.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03196986v1</w:t>
+                <w:t xml:space="preserve">hal-03199111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the roles of ocean circulation and biogeochemistry in governing ocean carbon-13 and atmospheric carbon dioxide at the last glacial maximum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">On the nature of lead–lag relationships during glacial–interglacial climate transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ganopolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (4), pp.695-706. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (27-28), pp.3361-3378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-5-695-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891933v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did Marine Isotope Stage 3 and Last Glacial Maximum climates differ? – Perspectives from equilibrium simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact of strong deep ocean stratification on the glacial carbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (1), pp.33-51. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-5-33-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008PA001707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199345v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating proxy-data interpretation of abrupt climate events using model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (2), pp.16-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14338,317 +14338,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could meltwater pulses have been sneaked unnoticed into the deep ocean during the last glacial?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Deep Ocean During the Last Interglacial Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugues Goosse</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 34 (24), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (5821), pp.89-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007gl032064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1138582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446795v1</w:t>
+                <w:t xml:space="preserve">hal-02930391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deep Ocean During the Last Interglacial Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could meltwater pulses have been sneaked unnoticed into the deep ocean during the last glacial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Duplessy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Kageyama</w:t>
+                <w:t xml:space="preserve">Susanne L Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Goosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 316 (5821), pp.89-91. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1138582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007gl032064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930391v1</w:t>
+                <w:t xml:space="preserve">hal-03446795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of changes in $\delta$$^{18}$O content of the surface ocean on estimated sea surface temperatures in past warm climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21, pp.PA2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14676,341 +14676,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00209429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the oxygen-18 and rapid glacial climatic events: a data–model comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Investigating the mechanisms leading to the deglaciation of past continental northern hemisphere ice sheets with the CLIMBER-GREMLINS coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.03.019⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (4), pp.253 à 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2005.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134118v1</w:t>
+                <w:t xml:space="preserve">insu-00373777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mechanisms leading to the deglaciation of past continental northern hemisphere ice sheets with the CLIMBER-GREMLINS coupled model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modelling the oxygen-18 and rapid glacial climatic events: a data–model comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48 (4), pp.253 à 273. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (10-11), pp.928-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2005.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00373777v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of atmospheric and oceanic heat transports on the sea-ice-albedo instability during the Neoproterozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ganopolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15069,64 +15069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic oxygen-18 at the present day and LGM: equilibrium simulations with a coupled climate model of intermediate complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ganopolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15198,64 +15198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the duration and freshwater release of Heinrich event 4 through isotope modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cortijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15346,103 +15346,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global ocean ventilation: a comparison between a general circulation model and data-constrained inverse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Holzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15476,103 +15476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can climate-forced vegetation modelling and pollen-based reconstructions tell us about anthropogenic impact on European vegetation of the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome (Italie), Italy</w:t>
@@ -15601,103 +15601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can climate-forced vegetation modelling and pollen-based reconstructions tell us about anthropogenic impact on European vegetation of the Holocene ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
@@ -15854,402 +15854,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in TERRANOVA : a landscape based response to one of the greatest challenges of our time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Datation de formation glaciaire en Auvergne (Massif central, France) par nucléides cosmogéniques et reconstitutions paléogéographiques de la dernière déglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor Fernández</w:t>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Roche</w:t>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rodríguez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian-Balkan Paleoscience workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389960v1</w:t>
+                <w:t xml:space="preserve">hal-03587830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation par nucléides cosmogéniques du dernier Maximum Glaciaire et du désenglacement en Auvergne (Massif central, France) et reconstitutions paléoclimatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+                <w:t xml:space="preserve">Research in TERRANOVA : a landscape based response to one of the greatest challenges of our time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+                <w:t xml:space="preserve">Henrique Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Braucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Jens Svenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Carpathian-Balkan Paleoscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938611v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation de formation glaciaire en Auvergne (Massif central, France) par nucléides cosmogéniques et reconstitutions paléogéographiques de la dernière déglaciation</w:t>
+                <w:t xml:space="preserve">Datation par nucléides cosmogéniques du dernier Maximum Glaciaire et du désenglacement en Auvergne (Massif central, France) et reconstitutions paléoclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Rodríguez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">22ème Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587830v1</w:t>
+                <w:t xml:space="preserve">hal-04938611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’englacement du Massif central : nouvelles perspectives de recherche</w:t>
               </w:r>
@@ -16274,51 +16274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16373,64 +16373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of South American tropical climate to Last Glacial Maximum boundary conditions: focus on teleconnections with tropics and extratropics (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16487,103 +16487,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can climate-forced vegetation modelling and pollen-based reconstructions tell us about anthropogenic impact on European vegetation of the Holocene ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhelina Zapolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13 "Palaeoclimate changes, landscape eolution and human societies from sedimentary basins to industrial landscapes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
@@ -16606,277 +16606,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’englacement de l’Aubrac au Pléistocène supérieur : premières datations par nucléides cosmogéniques terrestres</w:t>
+                <w:t xml:space="preserve">Chronologie de l'englacement de l'Aubrac au Pléistocène supérieur : apports des Nucléides Cosmogéniques Terrestres (NCT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Q12 sur le quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042330v1</w:t>
+                <w:t xml:space="preserve">hal-02905827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de l'englacement de l'Aubrac au Pléistocène supérieur : apports des Nucléides Cosmogéniques Terrestres (NCT)</w:t>
+                <w:t xml:space="preserve">L’englacement de l’Aubrac au Pléistocène supérieur : premières datations par nucléides cosmogéniques terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q12 sur le quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905827v1</w:t>
+                <w:t xml:space="preserve">hal-03042330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16894,64 +16894,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Climate Variability: Description and Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17015,64 +17015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité climatique rapide: description et mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17110,51 +17110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial view on temperature change and variability during the last deglaciation: A model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17208,346 +17208,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des paléoclimats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Modélisation des paléoclimats (chapitre 14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Climat à découvert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le climat à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.182-185, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030905v1</w:t>
+                <w:t xml:space="preserve">hal-03233454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des paléoclimats (chapitre 14)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Modélisation des paléoclimats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Jeandel; R. Mosseri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le climat à découvert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Climat à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.126-129, 2011, 9782271119162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03233454v1</w:t>
+                <w:t xml:space="preserve">hal-03030905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of South American Tropical Climate to Last Glacial Maximum Boundary Conditions: Focus on Teleconnections with Tropics and Extratropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vimeux F., Sylvestre F., Khodri M. (eds) Past Climate Variability in South America and Surrounding Regions. Developments in Paleoenvironmental Research. 14, Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-238, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17613,90 +17613,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fate of North Atlantic deep waters in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17783,51 +17783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17849,103 +17849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and LGM permafrost from climate simulations: contribution of statistical downscaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18006,51 +18006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. J. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18098,64 +18098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-signed feedback of cross-isthmus moisture transport on glacial overturning controlled by the Atlantic warm pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Dekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18355,51 +18355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brenner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-1075-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau A Bertrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Sato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Caspar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Grinberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stoilova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molpha.2025.100055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Dieu Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-27-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05222699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Obase" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza Ivanovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1443-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004914" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Menthon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Bakker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7297-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Nikulina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328218" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leloup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111492" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Extier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2117-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3665" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arthur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Hatlestad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Johan Lindholm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Loftsgarden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225718" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1365-2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Macdonald" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108439" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/accbe2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06910-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-87-2023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaelle Bouttes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lhardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1027-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2303-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Scherjon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Pearce" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09546-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2523-2022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L. Kapsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lofverstrom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1065-2021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2179-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mandonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.2.88" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1139-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358990v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouttes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe&#8208;ouchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chase" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021PA004302" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Metcalfe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-885-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kessler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ninnemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tjiputra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA003913" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galaasen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003818" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Vinje Galaasen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Ninnemann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Kessler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Irvali" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6381" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Sanchez-Goni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003776" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970852v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106609" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Kitover" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Balen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandenberghe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.05.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Ham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C. Hargreaves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kerkweg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Sander" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2215-2019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-3587-2018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Haywood" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Jungclaus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1033-2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez-Goni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-239-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Br&#233;ant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5003-2018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-453-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0309-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328464v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hopcroft" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4035-2017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670487v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Prange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gimeno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Beckmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01454-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389427v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Crichton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chappellaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2793" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza F. Ivanovic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Gregoire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Valdes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2563-2016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Luo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-2061-2016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kitover" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Balen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenberghe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renssen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1861" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-THFZ8NS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587575v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#252;gelmayer-Blaschek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Andrews" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.026" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587469v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mariotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067489" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stenni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selmo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.01.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thornalley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002776" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806128v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;gelmayer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2139-2015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariotti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1563-2015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806160v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002720" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-821-2015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446699v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renssen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morrill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mairesse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.23.1.8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322585v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.R. Thornalley" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.23.1.18" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805919v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Stokes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Tarasov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Blomdin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cronin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy C.G. Fisher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.016" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217801v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1445-2015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218176v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mairesse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2557" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916819v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.07.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DRJ2FXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crichton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-3111-2014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01103627v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6371" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446708v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Rasmussen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Birks" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P.E. Blockley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.031" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beghin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-345-2014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-1377-2014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915948v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1939-2014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caley" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1493-2013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1481-2013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1787" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSDL5G7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207482v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1505-2013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457743v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levavasseur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2013.01.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K32FHLZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922666v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-681-2013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892537v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048517" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Jongma" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1421-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208046v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goosse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairesse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.03.011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J40KTLNG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396021v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dreyfus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1985" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931558v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merkel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otto-Bliesner" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prange" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-935-2013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00798011v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2601" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43GWHTQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913959v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zumaque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuzaki" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1997-2012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207288v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Velichko" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.12.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR49N31L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891962v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-589-2012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753315v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-8-149-2012" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105636v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.09.020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q47LD1NM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105640v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sepp&#228;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.05.022" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58XD4GB4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vrac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paillard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044019" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203105v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-591-2011" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646031v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez-Solas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMKNWKRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202529v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1225-2011" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203455v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Meerbeeck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1043-z" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892239v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brovkin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044499" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203452v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. van Meerbeeck" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wohlfarth" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Bohncke" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.08.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203743v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Wiersma" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1439" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDPGTPHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913812v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V&#225;zquez Riveiros" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Skinner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.003" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2N0M0Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200226v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Friedrich" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timmermann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menviel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elison Timm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouchet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-3-377-2010" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201059v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0578-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930856v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paul" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.029" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRZ436W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200262v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fichefet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haarsma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huybrechts" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-3-603-2010" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105658v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001854" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891945v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-575-2010" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199111v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo513" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891903v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001707" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196986v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ganopolski" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.019" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5DG9C3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891933v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-695-2009" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199345v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Meerbeeck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-33-2009" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446779v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.16.2.16" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446795v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L Weber" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007gl032064" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930391v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1138582" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00209429v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005PA001220" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134118v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.019" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MVTDSNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373777v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2005.01.002" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z37FWTJ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902694v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganopolski" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-003-0378-5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D040951639B30F90519E777CFAA43F0135D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129810v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00700-3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ50T9QX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006737v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03059" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2E9A530412F3544AEF6E4242A249C91A36B8EDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725900v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Holzer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17657" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228086v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489558v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938683v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-315" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389960v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Svenning" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938611v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587830v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113538v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805005v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027762v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez-Solas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_29" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897860v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446750v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0973-1_6" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030905v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233454v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11455" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030463v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2672-9_9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039701v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gray" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224077v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Martin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206147v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114710v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Ivanovic" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Gregoire" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Valdes" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113876v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. de Boer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Dekker" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492261v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brenner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-1075-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabeau A Bertrix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Sato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leloup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111492" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Menthon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Bakker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronja Reese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7297-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004914" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05222699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Obase" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza Ivanovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1443-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Dieu Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-27-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Caspar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Grinberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stoilova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molpha.2025.100055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Nikulina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhelina Zapolska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Macdonald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108439" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Extier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2117-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Arthur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Hatlestad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Johan Lindholm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Loftsgarden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#246;wenborg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225718" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1365-2024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaelle Bouttes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lhardy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1027-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5295/accbe2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-023-06910-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-87-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2523-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2303-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Scherjon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Pearce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Davoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09546-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-2179-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L. Kapsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lofverstrom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1065-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1139-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mandonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.2.88" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL092141" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358990v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouttes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe&#8208;ouchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chase" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021PA004302" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-867-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kessler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ninnemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tjiputra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA003913" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Metcalfe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-885-2020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106394" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Vinje Galaasen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Ninnemann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Kessler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Irvali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6381" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galaasen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003818" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844111v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Sanchez-Goni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003776" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Kitover" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Balen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandenberghe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392743v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Ham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C. Hargreaves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kerkweg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Sander" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2215-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.05.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01872140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0309-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-453-2018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Br&#233;ant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5003-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806708v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez-Goni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-239-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-3587-2018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Haywood" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Jungclaus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1033-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Prange" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gimeno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Beckmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01454-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328464v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hopcroft" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4035-2017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#252;gelmayer-Blaschek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Andrews" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587529v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza F. Ivanovic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Gregoire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Valdes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2563-2016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587574v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Luo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-2061-2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kitover" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Balen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandenberghe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renssen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1861" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-THFZ8NS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389427v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Crichton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chappellaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2793" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mariotti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067489" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mairesse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2557" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariotti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1563-2015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806160v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002720" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thornalley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002776" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;gelmayer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2139-2015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575260v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stenni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selmo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.01.031" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322585v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.R. Thornalley" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.23.1.18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Renssen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morrill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mairesse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.23.1.8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806227v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-821-2015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Stokes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Tarasov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Blomdin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cronin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy C.G. Fisher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217801v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1445-2015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01103627v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6371" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446708v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Rasmussen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Birks" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P.E. Blockley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.031" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204694v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crichton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-3111-2014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.07.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DRJ2FXW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beghin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-345-2014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-1377-2014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915948v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1939-2014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931558v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merkel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otto-Bliesner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prange" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-935-2013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00798011v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2601" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43GWHTQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457743v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levavasseur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2013.01.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K32FHLZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1505-2013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209757v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1481-2013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446711v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1787" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSDL5G7C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1493-2013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922666v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-7-681-2013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892537v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048517" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208208v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Jongma" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1421-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208046v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goosse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairesse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.03.011" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J40KTLNG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dreyfus" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1985" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753315v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-8-149-2012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891962v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-589-2012" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913959v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zumaque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuzaki" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1997-2012" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207288v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Velichko" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.12.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR49N31L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105640v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sepp&#228;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.05.022" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58XD4GB4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.09.020" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q47LD1NM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vrac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paillard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/4/044019" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203452v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. van Meerbeeck" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wohlfarth" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.P. Bohncke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.08.002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203743v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Wiersma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1439" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDPGTPHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892239v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brovkin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044499" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646031v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez-Solas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.004" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMKNWKRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203105v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-591-2011" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202529v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1225-2011" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203455v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric van Meerbeeck" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1043-z" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891945v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-575-2010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930856v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paul" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.029" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRZ436W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200226v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Friedrich" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Timmermann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menviel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elison Timm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouchet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-3-377-2010" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201059v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0578-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913812v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V&#225;zquez Riveiros" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Skinner" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.003" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2N0M0Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fichefet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haarsma" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huybrechts" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-3-603-2010" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105658v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001854" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891933v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-695-2009" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199345v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Meerbeeck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-33-2009" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199111v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo513" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196986v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ganopolski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.019" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK5DG9C3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891903v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001707" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446779v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.16.2.16" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930391v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1138582" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446795v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L Weber" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007gl032064" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00209429v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005PA001220" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373777v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2005.01.002" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z37FWTJ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134118v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.019" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MVTDSNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902694v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganopolski" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-003-0378-5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D040951639B30F90519E777CFAA43F0135D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129810v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00700-3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ50T9QX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006737v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03059" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2E9A530412F3544AEF6E4242A249C91A36B8EDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725900v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Holzer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17657" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228086v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489558v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938683v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-315" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587830v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389960v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Svenning" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938611v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113538v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805005v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027762v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez-Solas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_29" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897860v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446750v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0973-1_6" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233454v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11455" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030905v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030463v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2672-9_9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039701v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gray" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224077v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Martin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206147v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114710v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Ivanovic" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Gregoire" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Valdes" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113876v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. de Boer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Dekker" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>