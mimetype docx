--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -835,51 +835,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -969,93 +969,211 @@
               <w:rPr/>
               <w:t xml:space="preserve">2026, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009741v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1064,230 +1182,230 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2025, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de bonnes pratiques numérique responsable pour les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nebule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cassiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction interministérielle du numérique (DINUM); MiNumEco, mission interministérielle numérique écoresponsable; Ministère de la Transition écologique et de la Cohésion des territoires; Institut du Numérique Responsable (INR); EcoInfo. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1355,51 +1473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7052D547"/>
+    <w:nsid w:val="27683B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-mallarino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-4938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01363-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Comte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nebule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cassiaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-mallarino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-4938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01363-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Comte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nebule" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cassiaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>