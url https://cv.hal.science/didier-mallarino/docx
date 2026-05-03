--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -835,51 +835,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -969,200 +969,204 @@
               <w:rPr/>
               <w:t xml:space="preserve">2026, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009741v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...116 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS (EcoInfo). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
@@ -1473,51 +1477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27683B8C"/>
+    <w:nsid w:val="A7AE94BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>