--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -135,409 +135,500 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sobriété numérique : un impératif environnemental ?</w:t>
+                <w:t xml:space="preserve">Les données, le numérique et l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Luxey-Bitri</w:t>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mallarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ninassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1498t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390215v1</w:t>
+                <w:t xml:space="preserve">hal-05626739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of long-term observation of water level and temperature along the shore for a better understanding of the dynamics: example of Toulon area, France</w:t>
+                <w:t xml:space="preserve">La sobriété numérique : un impératif environnemental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rey</w:t>
+                <w:t xml:space="preserve">Adrien Luxey-Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Dufresne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Urgence sur les sobriétés numériques !, 29, pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014626v1</w:t>
+                <w:t xml:space="preserve">hal-04390215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the use of long-term observation of water level and temperature along the shore for a better understanding of the dynamics: example of Toulon area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathy Missamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (7), pp.913-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-020-01363-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Progress towards a french high frequency ocean surface wave radar network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gwenaëlle Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zakardjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mercator Ocean Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special Issue Coriolis, 55, pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -547,869 +638,1120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Surface Wave Radar in the French Mediterranean Sea: an element of the Mediterranean Ocean Observing System for the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gwenaëlle Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Bellomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EuroGOOS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GIECO : le facteur humain est fondamental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04269072v1</w:t>
+              <w:t xml:space="preserve">Green Days 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Sophia Antipolis (06), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je code : les bonnes pratiques en éco-conception de service numérique à destination des développeurs de logiciels</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Luxey-Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03009741v6</w:t>
+                <w:t xml:space="preserve">hal-04269072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Je code : les bonnes pratiques en éco-conception de service numérique à destination des développeurs de logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009741v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS (EcoInfo). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2025, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de bonnes pratiques numérique responsable pour les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Grout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Crance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nebule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cassiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction interministérielle du numérique (DINUM); MiNumEco, mission interministérielle numérique écoresponsable; Ministère de la Transition écologique et de la Cohésion des territoires; Institut du Numérique Responsable (INR); EcoInfo. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nebule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Cassiaux</w:t>
+                <w:t xml:space="preserve">hal-04556114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Module de sensibilisation « sobriété numérique : comprendre et agir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giacherio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Suaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction interministérielle du numérique (DINUM); MiNumEco, mission interministérielle numérique écoresponsable; Ministère de la Transition écologique et de la Cohésion des territoires; Institut du Numérique Responsable (INR); EcoInfo. 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04556114v1</w:t>
+              <w:t xml:space="preserve">Licence. France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1477,51 +1819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7AE94BB"/>
+    <w:nsid w:val="DECF8004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +2050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-mallarino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-4938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390215v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01363-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Comte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crance" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nebule" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cassiaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-mallarino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6667-4938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01363-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Comte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crance" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nebule" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cassiaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05613367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giacherio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Suaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>